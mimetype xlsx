--- v2 (2026-03-19)
+++ v3 (2026-04-08)
@@ -1820,32 +1820,32 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>LRF - RREO</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Maatwebsite</Company>
   <Manager>Maatwebsite</Manager>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Maatwebsite</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>lrf_rreo_69bbf9e6a9320</dc:title>
+  <dc:title>lrf_rreo_69d6caa9234c7</dc:title>
   <dc:description>Default spreadsheet export</dc:description>
   <dc:subject>Spreadsheet export</dc:subject>
   <cp:keywords>maatwebsite, excel, export</cp:keywords>
   <cp:category>Excel</cp:category>
 </cp:coreProperties>
 </file>