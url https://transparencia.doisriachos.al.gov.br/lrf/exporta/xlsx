--- v3 (2026-04-08)
+++ v4 (2026-04-29)
@@ -26,96 +26,96 @@
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LRF - RREO" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>tipo</t>
   </si>
   <si>
     <t>exercicio</t>
   </si>
   <si>
     <t>periodo</t>
   </si>
   <si>
     <t>RREO - Anexos Consolidados</t>
   </si>
   <si>
+    <t>1° Bimestre</t>
+  </si>
+  <si>
+    <t>6° Bimestre</t>
+  </si>
+  <si>
+    <t>5° Bimestre</t>
+  </si>
+  <si>
     <t>4° Bimestre</t>
   </si>
   <si>
     <t>3° Bimestre</t>
   </si>
   <si>
     <t>2° Bimestre</t>
   </si>
   <si>
-    <t>1° Bimestre</t>
-[...5 lines deleted...]
-    <t>5° Bimestre</t>
+    <t>RREO - Anexo 7 - Demonstrativo dos Restos a Pagar por Poder e Órgão</t>
+  </si>
+  <si>
+    <t>RREO - Anexo 14 - Demonstrativo Simplificado do Relatório Resumido da Execução Orçamentária</t>
+  </si>
+  <si>
+    <t>RREO - Anexo 12 - Demonstrativo das Receitas e Despesas com Ações e Serviços Públicos de Saúde</t>
+  </si>
+  <si>
+    <t>RREO - Anexo 8 - Demonstrativo das Receitas e Despesas com Manutenção e Desenvolvimento do Ensino – MDE</t>
+  </si>
+  <si>
+    <t>RREO - Anexo 5 - Demonstrativo do Resultado Nominal</t>
   </si>
   <si>
     <t>RREO - Anexo 4 - Demonstrativo das Receitas e Despesas Previdenciárias do Regime Próprio de Previdência dos Servidores</t>
   </si>
   <si>
-    <t>RREO - Anexo 14 - Demonstrativo Simplificado do Relatório Resumido da Execução Orçamentária</t>
-[...8 lines deleted...]
-    <t>RREO - Anexo 7 - Demonstrativo dos Restos a Pagar por Poder e Órgão</t>
+    <t>RREO - Anexo 3 - Demonstrativo da Receita Corrente Líquida</t>
+  </si>
+  <si>
+    <t>RREO - Anexo 2 - Demonstrativo da Execução das Despesas por Função e Subfunção</t>
+  </si>
+  <si>
+    <t>RREO - Anexo 1 - Balanço Orçamentário</t>
   </si>
   <si>
     <t>RREO - Anexo 6 - Demonstrativo dos Resultados Primário e Nominal</t>
-  </si>
-[...10 lines deleted...]
-    <t>RREO - Anexo 3 - Demonstrativo da Receita Corrente Líquida</t>
   </si>
   <si>
     <t>RREO - Anexo 13 - Demonstrativo das Parcerias Público Privadas - Estados, DF e Município</t>
   </si>
   <si>
     <t>RREO - Anexo 9 – Demonstrativo das Receitas de Operações de Crédito e Despesas de Capital</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -425,1392 +425,1425 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:C121"/>
+  <dimension ref="A1:C124"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>2025</v>
       </c>
       <c r="C3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4">
         <v>2025</v>
       </c>
       <c r="C4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>3</v>
       </c>
       <c r="B5">
         <v>2025</v>
       </c>
       <c r="C5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>3</v>
       </c>
       <c r="B7">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>3</v>
       </c>
       <c r="B8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>3</v>
       </c>
       <c r="B9">
         <v>2024</v>
       </c>
       <c r="C9" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>3</v>
       </c>
       <c r="B10">
         <v>2024</v>
       </c>
       <c r="C10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>3</v>
       </c>
       <c r="B11">
         <v>2024</v>
       </c>
       <c r="C11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>3</v>
       </c>
       <c r="B12">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>3</v>
       </c>
       <c r="B13">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>3</v>
       </c>
       <c r="B14">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C14" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>3</v>
       </c>
       <c r="B15">
         <v>2023</v>
       </c>
       <c r="C15" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>3</v>
       </c>
       <c r="B16">
         <v>2023</v>
       </c>
       <c r="C16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>3</v>
       </c>
       <c r="B17">
         <v>2023</v>
       </c>
       <c r="C17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>3</v>
       </c>
       <c r="B18">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
         <v>3</v>
       </c>
       <c r="B19">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>3</v>
       </c>
       <c r="B20">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C20" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>3</v>
       </c>
       <c r="B21">
         <v>2022</v>
       </c>
       <c r="C21" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>3</v>
       </c>
       <c r="B22">
         <v>2022</v>
       </c>
       <c r="C22" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>3</v>
       </c>
       <c r="B23">
         <v>2022</v>
       </c>
       <c r="C23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
         <v>3</v>
       </c>
       <c r="B24">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
         <v>3</v>
       </c>
       <c r="B25">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C25" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>3</v>
       </c>
       <c r="B26">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C26" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>3</v>
       </c>
       <c r="B27">
         <v>2021</v>
       </c>
       <c r="C27" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>3</v>
       </c>
       <c r="B28">
         <v>2021</v>
       </c>
       <c r="C28" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>3</v>
       </c>
       <c r="B29">
         <v>2021</v>
       </c>
       <c r="C29" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>3</v>
       </c>
       <c r="B30">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>3</v>
       </c>
       <c r="B31">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C31" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>3</v>
       </c>
       <c r="B32">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C32" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>3</v>
       </c>
       <c r="B33">
         <v>2020</v>
       </c>
       <c r="C33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>3</v>
       </c>
       <c r="B34">
         <v>2020</v>
       </c>
       <c r="C34" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>3</v>
       </c>
       <c r="B35">
         <v>2020</v>
       </c>
       <c r="C35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>3</v>
       </c>
       <c r="B36">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C36" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>3</v>
       </c>
       <c r="B37">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C37" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>3</v>
       </c>
       <c r="B38">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C38" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>3</v>
       </c>
       <c r="B39">
         <v>2019</v>
       </c>
       <c r="C39" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>3</v>
       </c>
       <c r="B40">
         <v>2019</v>
       </c>
       <c r="C40" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>3</v>
       </c>
       <c r="B41">
         <v>2019</v>
       </c>
       <c r="C41" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>3</v>
       </c>
       <c r="B42">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C42" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>3</v>
       </c>
       <c r="B43">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C43" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>3</v>
       </c>
       <c r="B44">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C44" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>3</v>
       </c>
       <c r="B45">
         <v>2018</v>
       </c>
       <c r="C45" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>3</v>
       </c>
       <c r="B46">
         <v>2018</v>
       </c>
       <c r="C46" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>3</v>
       </c>
       <c r="B47">
         <v>2018</v>
       </c>
       <c r="C47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B48">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C48" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B49">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C49" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B50">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C50" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B51">
         <v>2017</v>
       </c>
       <c r="C51" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B52">
         <v>2017</v>
       </c>
       <c r="C52" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B53">
         <v>2017</v>
       </c>
       <c r="C53" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B54">
         <v>2017</v>
       </c>
       <c r="C54" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B55">
         <v>2017</v>
       </c>
       <c r="C55" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B56">
         <v>2017</v>
       </c>
       <c r="C56" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B57">
         <v>2017</v>
       </c>
       <c r="C57" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B58">
         <v>2017</v>
       </c>
       <c r="C58" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
         <v>18</v>
       </c>
       <c r="B59">
         <v>2017</v>
       </c>
       <c r="C59" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B60">
         <v>2017</v>
       </c>
       <c r="C60" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="B61">
         <v>2017</v>
       </c>
       <c r="C61" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B62">
         <v>2017</v>
       </c>
       <c r="C62" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B63">
         <v>2017</v>
       </c>
       <c r="C63" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B64">
         <v>2017</v>
       </c>
       <c r="C64" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B65">
         <v>2017</v>
       </c>
       <c r="C65" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B66">
         <v>2017</v>
       </c>
       <c r="C66" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="B67">
         <v>2017</v>
       </c>
       <c r="C67" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="B68">
         <v>2017</v>
       </c>
       <c r="C68" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B69">
         <v>2017</v>
       </c>
       <c r="C69" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B70">
         <v>2017</v>
       </c>
       <c r="C70" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B71">
         <v>2017</v>
       </c>
       <c r="C71" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B72">
         <v>2017</v>
       </c>
       <c r="C72" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B73">
         <v>2017</v>
       </c>
       <c r="C73" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B74">
         <v>2017</v>
       </c>
       <c r="C74" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
         <v>11</v>
       </c>
       <c r="B75">
         <v>2017</v>
       </c>
       <c r="C75" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
         <v>10</v>
       </c>
       <c r="B76">
         <v>2017</v>
       </c>
       <c r="C76" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>19</v>
       </c>
       <c r="B77">
         <v>2017</v>
       </c>
       <c r="C77" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B78">
         <v>2017</v>
       </c>
       <c r="C78" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B79">
         <v>2017</v>
       </c>
       <c r="C79" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B80">
         <v>2017</v>
       </c>
       <c r="C80" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B81">
         <v>2017</v>
       </c>
       <c r="C81" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="B82">
         <v>2017</v>
       </c>
       <c r="C82" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B83">
         <v>2017</v>
       </c>
       <c r="C83" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B84">
         <v>2017</v>
       </c>
       <c r="C84" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B85">
         <v>2017</v>
       </c>
       <c r="C85" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
         <v>10</v>
       </c>
       <c r="B86">
         <v>2017</v>
       </c>
       <c r="C86" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B87">
         <v>2017</v>
       </c>
       <c r="C87" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B88">
         <v>2017</v>
       </c>
       <c r="C88" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B89">
         <v>2017</v>
       </c>
       <c r="C89" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B90">
         <v>2017</v>
       </c>
       <c r="C90" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B91">
         <v>2017</v>
       </c>
       <c r="C91" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B92">
         <v>2017</v>
       </c>
       <c r="C92" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B93">
         <v>2017</v>
       </c>
       <c r="C93" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="B94">
         <v>2017</v>
       </c>
       <c r="C94" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
         <v>10</v>
       </c>
       <c r="B95">
         <v>2017</v>
       </c>
       <c r="C95" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
         <v>19</v>
       </c>
       <c r="B96">
         <v>2017</v>
       </c>
       <c r="C96" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="B97">
         <v>2017</v>
       </c>
       <c r="C97" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B98">
         <v>2017</v>
       </c>
       <c r="C98" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B99">
         <v>2017</v>
       </c>
       <c r="C99" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="B100">
         <v>2017</v>
       </c>
       <c r="C100" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="B101">
         <v>2017</v>
       </c>
       <c r="C101" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B102">
         <v>2017</v>
       </c>
       <c r="C102" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B103">
         <v>2017</v>
       </c>
       <c r="C103" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="B104">
         <v>2017</v>
       </c>
       <c r="C104" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B105">
         <v>2017</v>
       </c>
       <c r="C105" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B106">
         <v>2017</v>
       </c>
       <c r="C106" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B107">
         <v>2017</v>
       </c>
       <c r="C107" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
         <v>19</v>
       </c>
       <c r="B108">
         <v>2017</v>
       </c>
       <c r="C108" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B109">
         <v>2017</v>
       </c>
       <c r="C109" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B110">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C110" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
         <v>16</v>
       </c>
       <c r="B111">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C111" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B112">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C112" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="B113">
         <v>2016</v>
       </c>
       <c r="C113" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B114">
         <v>2016</v>
       </c>
       <c r="C114" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="B115">
         <v>2016</v>
       </c>
       <c r="C115" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="B116">
         <v>2016</v>
       </c>
       <c r="C116" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B117">
         <v>2016</v>
       </c>
       <c r="C117" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B118">
         <v>2016</v>
       </c>
       <c r="C118" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B119">
         <v>2016</v>
       </c>
       <c r="C119" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="B120">
         <v>2016</v>
       </c>
       <c r="C120" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
+        <v>19</v>
+      </c>
+      <c r="B121">
+        <v>2016</v>
+      </c>
+      <c r="C121" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" t="s">
+        <v>10</v>
+      </c>
+      <c r="B122">
+        <v>2016</v>
+      </c>
+      <c r="C122" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" t="s">
+        <v>21</v>
+      </c>
+      <c r="B123">
+        <v>2016</v>
+      </c>
+      <c r="C123" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" t="s">
         <v>11</v>
       </c>
-      <c r="B121">
+      <c r="B124">
         <v>2014</v>
       </c>
-      <c r="C121" t="s">
-        <v>5</v>
+      <c r="C124" t="s">
+        <v>8</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -1820,32 +1853,32 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>LRF - RREO</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Maatwebsite</Company>
   <Manager>Maatwebsite</Manager>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Maatwebsite</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>lrf_rreo_69d6caa9234c7</dc:title>
+  <dc:title>lrf_rreo_69f20a5f20ea9</dc:title>
   <dc:description>Default spreadsheet export</dc:description>
   <dc:subject>Spreadsheet export</dc:subject>
   <cp:keywords>maatwebsite, excel, export</cp:keywords>
   <cp:category>Excel</cp:category>
 </cp:coreProperties>
 </file>