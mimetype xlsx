--- v4 (2026-04-29)
+++ v5 (2026-06-06)
@@ -1,76 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
-    <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
+    <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="LRF - RREO" sheetId="1" r:id="rId4"/>
+    <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
-[...7 lines deleted...]
-    <t>periodo</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+  <si>
+    <t>Tipo</t>
+  </si>
+  <si>
+    <t>Exercício</t>
+  </si>
+  <si>
+    <t>Período</t>
+  </si>
+  <si>
+    <t>Assinatura Digital</t>
+  </si>
+  <si>
+    <t>Data Publicação</t>
   </si>
   <si>
     <t>RREO - Anexos Consolidados</t>
   </si>
   <si>
     <t>1° Bimestre</t>
+  </si>
+  <si>
+    <t>Não</t>
   </si>
   <si>
     <t>6° Bimestre</t>
   </si>
   <si>
     <t>5° Bimestre</t>
   </si>
   <si>
     <t>4° Bimestre</t>
   </si>
   <si>
     <t>3° Bimestre</t>
   </si>
   <si>
     <t>2° Bimestre</t>
   </si>
   <si>
     <t>RREO - Anexo 7 - Demonstrativo dos Restos a Pagar por Poder e Órgão</t>
   </si>
   <si>
     <t>RREO - Anexo 14 - Demonstrativo Simplificado do Relatório Resumido da Execução Orçamentária</t>
   </si>
   <si>
     <t>RREO - Anexo 12 - Demonstrativo das Receitas e Despesas com Ações e Serviços Públicos de Saúde</t>
   </si>
@@ -85,82 +94,93 @@
   </si>
   <si>
     <t>RREO - Anexo 3 - Demonstrativo da Receita Corrente Líquida</t>
   </si>
   <si>
     <t>RREO - Anexo 2 - Demonstrativo da Execução das Despesas por Função e Subfunção</t>
   </si>
   <si>
     <t>RREO - Anexo 1 - Balanço Orçamentário</t>
   </si>
   <si>
     <t>RREO - Anexo 6 - Demonstrativo dos Resultados Primário e Nominal</t>
   </si>
   <si>
     <t>RREO - Anexo 13 - Demonstrativo das Parcerias Público Privadas - Estados, DF e Município</t>
   </si>
   <si>
     <t>RREO - Anexo 9 – Demonstrativo das Receitas de Operações de Crédito e Despesas de Capital</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="1">
+  <fonts count="2">
     <font>
       <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
-[...2 lines deleted...]
-    </xf>
+  <cellXfs count="2">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -420,1465 +440,1835 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
-    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:C124"/>
+  <dimension ref="A1:E124"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
-  <cols>
-[...3 lines deleted...]
-  </cols>
   <sheetData>
-    <row r="1" spans="1:3">
-      <c r="A1" t="s">
+    <row r="1" spans="1:5">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B2">
         <v>2026</v>
       </c>
       <c r="C2" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:3">
+        <v>6</v>
+      </c>
+      <c r="D2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B3">
         <v>2025</v>
       </c>
       <c r="C3" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:3">
+        <v>8</v>
+      </c>
+      <c r="D3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B4">
         <v>2025</v>
       </c>
       <c r="C4" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:3">
+        <v>9</v>
+      </c>
+      <c r="D4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B5">
         <v>2025</v>
       </c>
       <c r="C5" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:3">
+        <v>10</v>
+      </c>
+      <c r="D5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B6">
         <v>2025</v>
       </c>
       <c r="C6" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:3">
+        <v>11</v>
+      </c>
+      <c r="D6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B7">
         <v>2025</v>
       </c>
       <c r="C7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:3">
+        <v>12</v>
+      </c>
+      <c r="D7" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B8">
         <v>2025</v>
       </c>
       <c r="C8" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:3">
+        <v>6</v>
+      </c>
+      <c r="D8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B9">
         <v>2024</v>
       </c>
       <c r="C9" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:3">
+        <v>8</v>
+      </c>
+      <c r="D9" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B10">
         <v>2024</v>
       </c>
       <c r="C10" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:3">
+        <v>9</v>
+      </c>
+      <c r="D10" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B11">
         <v>2024</v>
       </c>
       <c r="C11" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:3">
+        <v>10</v>
+      </c>
+      <c r="D11" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B12">
         <v>2024</v>
       </c>
       <c r="C12" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:3">
+        <v>11</v>
+      </c>
+      <c r="D12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B13">
         <v>2024</v>
       </c>
       <c r="C13" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:3">
+        <v>12</v>
+      </c>
+      <c r="D13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B14">
         <v>2024</v>
       </c>
       <c r="C14" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:3">
+        <v>6</v>
+      </c>
+      <c r="D14" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B15">
         <v>2023</v>
       </c>
       <c r="C15" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:3">
+        <v>8</v>
+      </c>
+      <c r="D15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B16">
         <v>2023</v>
       </c>
       <c r="C16" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:3">
+        <v>9</v>
+      </c>
+      <c r="D16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B17">
         <v>2023</v>
       </c>
       <c r="C17" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:3">
+        <v>10</v>
+      </c>
+      <c r="D17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B18">
         <v>2023</v>
       </c>
       <c r="C18" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:3">
+        <v>11</v>
+      </c>
+      <c r="D18" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B19">
         <v>2023</v>
       </c>
       <c r="C19" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:3">
+        <v>12</v>
+      </c>
+      <c r="D19" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B20">
         <v>2023</v>
       </c>
       <c r="C20" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:3">
+        <v>6</v>
+      </c>
+      <c r="D20" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B21">
         <v>2022</v>
       </c>
       <c r="C21" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:3">
+        <v>8</v>
+      </c>
+      <c r="D21" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B22">
         <v>2022</v>
       </c>
       <c r="C22" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:3">
+        <v>9</v>
+      </c>
+      <c r="D22" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B23">
         <v>2022</v>
       </c>
       <c r="C23" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:3">
+        <v>10</v>
+      </c>
+      <c r="D23" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B24">
         <v>2022</v>
       </c>
       <c r="C24" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:3">
+        <v>11</v>
+      </c>
+      <c r="D24" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B25">
         <v>2022</v>
       </c>
       <c r="C25" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:3">
+        <v>12</v>
+      </c>
+      <c r="D25" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B26">
         <v>2022</v>
       </c>
       <c r="C26" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:3">
+        <v>6</v>
+      </c>
+      <c r="D26" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B27">
         <v>2021</v>
       </c>
       <c r="C27" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:3">
+        <v>8</v>
+      </c>
+      <c r="D27" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B28">
         <v>2021</v>
       </c>
       <c r="C28" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:3">
+        <v>9</v>
+      </c>
+      <c r="D28" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B29">
         <v>2021</v>
       </c>
       <c r="C29" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:3">
+        <v>10</v>
+      </c>
+      <c r="D29" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B30">
         <v>2021</v>
       </c>
       <c r="C30" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:3">
+        <v>11</v>
+      </c>
+      <c r="D30" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B31">
         <v>2021</v>
       </c>
       <c r="C31" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:3">
+        <v>12</v>
+      </c>
+      <c r="D31" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B32">
         <v>2021</v>
       </c>
       <c r="C32" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:3">
+        <v>6</v>
+      </c>
+      <c r="D32" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B33">
         <v>2020</v>
       </c>
       <c r="C33" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:3">
+        <v>8</v>
+      </c>
+      <c r="D33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B34">
         <v>2020</v>
       </c>
       <c r="C34" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:3">
+        <v>9</v>
+      </c>
+      <c r="D34" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B35">
         <v>2020</v>
       </c>
       <c r="C35" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:3">
+        <v>10</v>
+      </c>
+      <c r="D35" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B36">
         <v>2020</v>
       </c>
       <c r="C36" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:3">
+        <v>11</v>
+      </c>
+      <c r="D36" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B37">
         <v>2020</v>
       </c>
       <c r="C37" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:3">
+        <v>12</v>
+      </c>
+      <c r="D37" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B38">
         <v>2020</v>
       </c>
       <c r="C38" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:3">
+        <v>6</v>
+      </c>
+      <c r="D38" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B39">
         <v>2019</v>
       </c>
       <c r="C39" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:3">
+        <v>8</v>
+      </c>
+      <c r="D39" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B40">
         <v>2019</v>
       </c>
       <c r="C40" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:3">
+        <v>9</v>
+      </c>
+      <c r="D40" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B41">
         <v>2019</v>
       </c>
       <c r="C41" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:3">
+        <v>10</v>
+      </c>
+      <c r="D41" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B42">
         <v>2019</v>
       </c>
       <c r="C42" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:3">
+        <v>11</v>
+      </c>
+      <c r="D42" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B43">
         <v>2019</v>
       </c>
       <c r="C43" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:3">
+        <v>12</v>
+      </c>
+      <c r="D43" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B44">
         <v>2019</v>
       </c>
       <c r="C44" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:3">
+        <v>6</v>
+      </c>
+      <c r="D44" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B45">
         <v>2018</v>
       </c>
       <c r="C45" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:3">
+        <v>8</v>
+      </c>
+      <c r="D45" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B46">
         <v>2018</v>
       </c>
       <c r="C46" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:3">
+        <v>9</v>
+      </c>
+      <c r="D46" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B47">
         <v>2018</v>
       </c>
       <c r="C47" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:3">
+        <v>10</v>
+      </c>
+      <c r="D47" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B48">
         <v>2018</v>
       </c>
       <c r="C48" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:3">
+        <v>11</v>
+      </c>
+      <c r="D48" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B49">
         <v>2018</v>
       </c>
       <c r="C49" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:3">
+        <v>12</v>
+      </c>
+      <c r="D49" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B50">
         <v>2018</v>
       </c>
       <c r="C50" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:3">
+        <v>6</v>
+      </c>
+      <c r="D50" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" t="s">
+        <v>13</v>
+      </c>
+      <c r="B51">
+        <v>2017</v>
+      </c>
+      <c r="C51" t="s">
+        <v>8</v>
+      </c>
+      <c r="D51" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" t="s">
+        <v>14</v>
+      </c>
+      <c r="B52">
+        <v>2017</v>
+      </c>
+      <c r="C52" t="s">
+        <v>8</v>
+      </c>
+      <c r="D52" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" t="s">
+        <v>15</v>
+      </c>
+      <c r="B53">
+        <v>2017</v>
+      </c>
+      <c r="C53" t="s">
+        <v>8</v>
+      </c>
+      <c r="D53" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" t="s">
+        <v>16</v>
+      </c>
+      <c r="B54">
+        <v>2017</v>
+      </c>
+      <c r="C54" t="s">
+        <v>8</v>
+      </c>
+      <c r="D54" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" t="s">
+        <v>17</v>
+      </c>
+      <c r="B55">
+        <v>2017</v>
+      </c>
+      <c r="C55" t="s">
+        <v>8</v>
+      </c>
+      <c r="D55" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" t="s">
+        <v>18</v>
+      </c>
+      <c r="B56">
+        <v>2017</v>
+      </c>
+      <c r="C56" t="s">
+        <v>8</v>
+      </c>
+      <c r="D56" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" t="s">
+        <v>19</v>
+      </c>
+      <c r="B57">
+        <v>2017</v>
+      </c>
+      <c r="C57" t="s">
+        <v>8</v>
+      </c>
+      <c r="D57" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" t="s">
+        <v>20</v>
+      </c>
+      <c r="B58">
+        <v>2017</v>
+      </c>
+      <c r="C58" t="s">
+        <v>8</v>
+      </c>
+      <c r="D58" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" t="s">
+        <v>21</v>
+      </c>
+      <c r="B59">
+        <v>2017</v>
+      </c>
+      <c r="C59" t="s">
+        <v>8</v>
+      </c>
+      <c r="D59" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" t="s">
+        <v>22</v>
+      </c>
+      <c r="B60">
+        <v>2017</v>
+      </c>
+      <c r="C60" t="s">
+        <v>8</v>
+      </c>
+      <c r="D60" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" t="s">
+        <v>15</v>
+      </c>
+      <c r="B61">
+        <v>2017</v>
+      </c>
+      <c r="C61" t="s">
+        <v>9</v>
+      </c>
+      <c r="D61" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" t="s">
+        <v>21</v>
+      </c>
+      <c r="B62">
+        <v>2017</v>
+      </c>
+      <c r="C62" t="s">
+        <v>9</v>
+      </c>
+      <c r="D62" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" t="s">
+        <v>20</v>
+      </c>
+      <c r="B63">
+        <v>2017</v>
+      </c>
+      <c r="C63" t="s">
+        <v>9</v>
+      </c>
+      <c r="D63" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" t="s">
+        <v>19</v>
+      </c>
+      <c r="B64">
+        <v>2017</v>
+      </c>
+      <c r="C64" t="s">
+        <v>9</v>
+      </c>
+      <c r="D64" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" t="s">
+        <v>18</v>
+      </c>
+      <c r="B65">
+        <v>2017</v>
+      </c>
+      <c r="C65" t="s">
+        <v>9</v>
+      </c>
+      <c r="D65" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" t="s">
+        <v>17</v>
+      </c>
+      <c r="B66">
+        <v>2017</v>
+      </c>
+      <c r="C66" t="s">
+        <v>9</v>
+      </c>
+      <c r="D66" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" t="s">
+        <v>22</v>
+      </c>
+      <c r="B67">
+        <v>2017</v>
+      </c>
+      <c r="C67" t="s">
+        <v>9</v>
+      </c>
+      <c r="D67" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" t="s">
+        <v>13</v>
+      </c>
+      <c r="B68">
+        <v>2017</v>
+      </c>
+      <c r="C68" t="s">
+        <v>9</v>
+      </c>
+      <c r="D68" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" t="s">
+        <v>16</v>
+      </c>
+      <c r="B69">
+        <v>2017</v>
+      </c>
+      <c r="C69" t="s">
+        <v>9</v>
+      </c>
+      <c r="D69" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" t="s">
+        <v>14</v>
+      </c>
+      <c r="B70">
+        <v>2017</v>
+      </c>
+      <c r="C70" t="s">
+        <v>9</v>
+      </c>
+      <c r="D70" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" t="s">
+        <v>20</v>
+      </c>
+      <c r="B71">
+        <v>2017</v>
+      </c>
+      <c r="C71" t="s">
         <v>10</v>
       </c>
-      <c r="B51">
-[...7 lines deleted...]
-      <c r="A52" t="s">
+      <c r="D71" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" t="s">
+        <v>21</v>
+      </c>
+      <c r="B72">
+        <v>2017</v>
+      </c>
+      <c r="C72" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" t="s">
+        <v>15</v>
+      </c>
+      <c r="B73">
+        <v>2017</v>
+      </c>
+      <c r="C73" t="s">
+        <v>10</v>
+      </c>
+      <c r="D73" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" t="s">
+        <v>16</v>
+      </c>
+      <c r="B74">
+        <v>2017</v>
+      </c>
+      <c r="C74" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" t="s">
+        <v>14</v>
+      </c>
+      <c r="B75">
+        <v>2017</v>
+      </c>
+      <c r="C75" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" t="s">
+        <v>13</v>
+      </c>
+      <c r="B76">
+        <v>2017</v>
+      </c>
+      <c r="C76" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" t="s">
+        <v>22</v>
+      </c>
+      <c r="B77">
+        <v>2017</v>
+      </c>
+      <c r="C77" t="s">
+        <v>10</v>
+      </c>
+      <c r="D77" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" t="s">
+        <v>17</v>
+      </c>
+      <c r="B78">
+        <v>2017</v>
+      </c>
+      <c r="C78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" t="s">
+        <v>18</v>
+      </c>
+      <c r="B79">
+        <v>2017</v>
+      </c>
+      <c r="C79" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" t="s">
+        <v>19</v>
+      </c>
+      <c r="B80">
+        <v>2017</v>
+      </c>
+      <c r="C80" t="s">
+        <v>10</v>
+      </c>
+      <c r="D80" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" t="s">
+        <v>19</v>
+      </c>
+      <c r="B81">
+        <v>2017</v>
+      </c>
+      <c r="C81" t="s">
         <v>11</v>
       </c>
-      <c r="B52">
-[...7 lines deleted...]
-      <c r="A53" t="s">
+      <c r="D81" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" t="s">
+        <v>21</v>
+      </c>
+      <c r="B82">
+        <v>2017</v>
+      </c>
+      <c r="C82" t="s">
+        <v>11</v>
+      </c>
+      <c r="D82" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" t="s">
+        <v>14</v>
+      </c>
+      <c r="B83">
+        <v>2017</v>
+      </c>
+      <c r="C83" t="s">
+        <v>11</v>
+      </c>
+      <c r="D83" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" t="s">
+        <v>15</v>
+      </c>
+      <c r="B84">
+        <v>2017</v>
+      </c>
+      <c r="C84" t="s">
+        <v>11</v>
+      </c>
+      <c r="D84" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" t="s">
+        <v>16</v>
+      </c>
+      <c r="B85">
+        <v>2017</v>
+      </c>
+      <c r="C85" t="s">
+        <v>11</v>
+      </c>
+      <c r="D85" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" t="s">
+        <v>13</v>
+      </c>
+      <c r="B86">
+        <v>2017</v>
+      </c>
+      <c r="C86" t="s">
+        <v>11</v>
+      </c>
+      <c r="D86" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" t="s">
+        <v>22</v>
+      </c>
+      <c r="B87">
+        <v>2017</v>
+      </c>
+      <c r="C87" t="s">
+        <v>11</v>
+      </c>
+      <c r="D87" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" t="s">
+        <v>17</v>
+      </c>
+      <c r="B88">
+        <v>2017</v>
+      </c>
+      <c r="C88" t="s">
+        <v>11</v>
+      </c>
+      <c r="D88" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" t="s">
+        <v>18</v>
+      </c>
+      <c r="B89">
+        <v>2017</v>
+      </c>
+      <c r="C89" t="s">
+        <v>11</v>
+      </c>
+      <c r="D89" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" t="s">
+        <v>20</v>
+      </c>
+      <c r="B90">
+        <v>2017</v>
+      </c>
+      <c r="C90" t="s">
+        <v>11</v>
+      </c>
+      <c r="D90" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" t="s">
+        <v>17</v>
+      </c>
+      <c r="B91">
+        <v>2017</v>
+      </c>
+      <c r="C91" t="s">
         <v>12</v>
       </c>
-      <c r="B53">
-[...7 lines deleted...]
-      <c r="A54" t="s">
+      <c r="D91" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" t="s">
+        <v>14</v>
+      </c>
+      <c r="B92">
+        <v>2017</v>
+      </c>
+      <c r="C92" t="s">
+        <v>12</v>
+      </c>
+      <c r="D92" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" t="s">
+        <v>15</v>
+      </c>
+      <c r="B93">
+        <v>2017</v>
+      </c>
+      <c r="C93" t="s">
+        <v>12</v>
+      </c>
+      <c r="D93" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" t="s">
+        <v>16</v>
+      </c>
+      <c r="B94">
+        <v>2017</v>
+      </c>
+      <c r="C94" t="s">
+        <v>12</v>
+      </c>
+      <c r="D94" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" t="s">
         <v>13</v>
       </c>
-      <c r="B54">
-[...7 lines deleted...]
-      <c r="A55" t="s">
+      <c r="B95">
+        <v>2017</v>
+      </c>
+      <c r="C95" t="s">
+        <v>12</v>
+      </c>
+      <c r="D95" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" t="s">
+        <v>22</v>
+      </c>
+      <c r="B96">
+        <v>2017</v>
+      </c>
+      <c r="C96" t="s">
+        <v>12</v>
+      </c>
+      <c r="D96" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" t="s">
+        <v>5</v>
+      </c>
+      <c r="B97">
+        <v>2017</v>
+      </c>
+      <c r="C97" t="s">
+        <v>12</v>
+      </c>
+      <c r="D97" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" t="s">
+        <v>18</v>
+      </c>
+      <c r="B98">
+        <v>2017</v>
+      </c>
+      <c r="C98" t="s">
+        <v>12</v>
+      </c>
+      <c r="D98" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" t="s">
+        <v>19</v>
+      </c>
+      <c r="B99">
+        <v>2017</v>
+      </c>
+      <c r="C99" t="s">
+        <v>12</v>
+      </c>
+      <c r="D99" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" t="s">
+        <v>20</v>
+      </c>
+      <c r="B100">
+        <v>2017</v>
+      </c>
+      <c r="C100" t="s">
+        <v>12</v>
+      </c>
+      <c r="D100" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" t="s">
+        <v>21</v>
+      </c>
+      <c r="B101">
+        <v>2017</v>
+      </c>
+      <c r="C101" t="s">
+        <v>12</v>
+      </c>
+      <c r="D101" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" t="s">
+        <v>15</v>
+      </c>
+      <c r="B102">
+        <v>2017</v>
+      </c>
+      <c r="C102" t="s">
+        <v>6</v>
+      </c>
+      <c r="D102" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" t="s">
         <v>14</v>
       </c>
-      <c r="B55">
-[...18 lines deleted...]
-      <c r="A57" t="s">
+      <c r="B103">
+        <v>2017</v>
+      </c>
+      <c r="C103" t="s">
+        <v>6</v>
+      </c>
+      <c r="D103" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" t="s">
+        <v>5</v>
+      </c>
+      <c r="B104">
+        <v>2017</v>
+      </c>
+      <c r="C104" t="s">
+        <v>6</v>
+      </c>
+      <c r="D104" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" t="s">
         <v>16</v>
       </c>
-      <c r="B57">
-[...7 lines deleted...]
-      <c r="A58" t="s">
+      <c r="B105">
+        <v>2017</v>
+      </c>
+      <c r="C105" t="s">
+        <v>6</v>
+      </c>
+      <c r="D105" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" t="s">
+        <v>13</v>
+      </c>
+      <c r="B106">
+        <v>2017</v>
+      </c>
+      <c r="C106" t="s">
+        <v>6</v>
+      </c>
+      <c r="D106" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" t="s">
+        <v>21</v>
+      </c>
+      <c r="B107">
+        <v>2017</v>
+      </c>
+      <c r="C107" t="s">
+        <v>6</v>
+      </c>
+      <c r="D107" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" t="s">
+        <v>22</v>
+      </c>
+      <c r="B108">
+        <v>2017</v>
+      </c>
+      <c r="C108" t="s">
+        <v>6</v>
+      </c>
+      <c r="D108" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" t="s">
         <v>17</v>
       </c>
-      <c r="B58">
-[...7 lines deleted...]
-      <c r="A59" t="s">
+      <c r="B109">
+        <v>2017</v>
+      </c>
+      <c r="C109" t="s">
+        <v>6</v>
+      </c>
+      <c r="D109" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" t="s">
         <v>18</v>
       </c>
-      <c r="B59">
-[...7 lines deleted...]
-      <c r="A60" t="s">
+      <c r="B110">
+        <v>2017</v>
+      </c>
+      <c r="C110" t="s">
+        <v>6</v>
+      </c>
+      <c r="D110" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" t="s">
         <v>19</v>
       </c>
-      <c r="B60">
-[...13 lines deleted...]
-      <c r="C61" t="s">
+      <c r="B111">
+        <v>2017</v>
+      </c>
+      <c r="C111" t="s">
         <v>6</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C62" t="s">
+      <c r="D111" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" t="s">
+        <v>20</v>
+      </c>
+      <c r="B112">
+        <v>2017</v>
+      </c>
+      <c r="C112" t="s">
         <v>6</v>
       </c>
-    </row>
-[...550 lines deleted...]
-    <row r="113" spans="1:3">
+      <c r="D112" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B113">
         <v>2016</v>
       </c>
       <c r="C113" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:3">
+        <v>8</v>
+      </c>
+      <c r="D113" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B114">
         <v>2016</v>
       </c>
       <c r="C114" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:3">
+        <v>8</v>
+      </c>
+      <c r="D114" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B115">
         <v>2016</v>
       </c>
       <c r="C115" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:3">
+        <v>8</v>
+      </c>
+      <c r="D115" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B116">
         <v>2016</v>
       </c>
       <c r="C116" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:3">
+        <v>8</v>
+      </c>
+      <c r="D116" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B117">
         <v>2016</v>
       </c>
       <c r="C117" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:3">
+        <v>8</v>
+      </c>
+      <c r="D117" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B118">
         <v>2016</v>
       </c>
       <c r="C118" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:3">
+        <v>8</v>
+      </c>
+      <c r="D118" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B119">
         <v>2016</v>
       </c>
       <c r="C119" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:3">
+        <v>8</v>
+      </c>
+      <c r="D119" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B120">
         <v>2016</v>
       </c>
       <c r="C120" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:3">
+        <v>8</v>
+      </c>
+      <c r="D120" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B121">
         <v>2016</v>
       </c>
       <c r="C121" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:3">
+        <v>8</v>
+      </c>
+      <c r="D121" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B122">
         <v>2016</v>
       </c>
       <c r="C122" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:3">
+        <v>8</v>
+      </c>
+      <c r="D122" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B123">
         <v>2016</v>
       </c>
       <c r="C123" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:3">
+        <v>8</v>
+      </c>
+      <c r="D123" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B124">
         <v>2014</v>
       </c>
       <c r="C124" t="s">
-        <v>8</v>
+        <v>11</v>
+      </c>
+      <c r="D124" t="s">
+        <v>7</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
-  <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>LRF - RREO</vt:lpstr>
+      <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Maatwebsite</Company>
-  <Manager>Maatwebsite</Manager>
+  <Company/>
+  <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Maatwebsite</dc:creator>
+  <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>lrf_rreo_69f20a5f20ea9</dc:title>
-[...3 lines deleted...]
-  <cp:category>Excel</cp:category>
+  <dc:title>Untitled Spreadsheet</dc:title>
+  <dc:description/>
+  <dc:subject/>
+  <cp:keywords/>
+  <cp:category/>
 </cp:coreProperties>
 </file>