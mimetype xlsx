--- v0 (2026-07-07)
+++ v1 (2026-09-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2854">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2858">
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Matrícula</t>
   </si>
   <si>
     <t>Órgão</t>
   </si>
   <si>
     <t>Data Admissão</t>
   </si>
   <si>
     <t>CPF</t>
   </si>
   <si>
     <t>ABRAAO LUCAS DO CARMO</t>
   </si>
   <si>
     <t>00001199</t>
   </si>
   <si>
     <t>06/01/2014</t>
   </si>
   <si>
@@ -476,68 +476,68 @@
   <si>
     <t>***.520.774-**</t>
   </si>
   <si>
     <t>ANA KATIA DEFENSOR CARLOTA</t>
   </si>
   <si>
     <t>00000645</t>
   </si>
   <si>
     <t>***.749.504-**</t>
   </si>
   <si>
     <t>ANA LUCIA NUNES DA SILVA</t>
   </si>
   <si>
     <t>00000010</t>
   </si>
   <si>
     <t>***.669.604-**</t>
   </si>
   <si>
     <t>ANA MARIA ALVES CORDEIRO</t>
   </si>
   <si>
+    <t>00003545</t>
+  </si>
+  <si>
+    <t>***.784.094-**</t>
+  </si>
+  <si>
+    <t>00004668</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
     <t>00001063</t>
   </si>
   <si>
     <t>11/01/2021</t>
   </si>
   <si>
-    <t>***.784.094-**</t>
-[...10 lines deleted...]
-  <si>
     <t>ANA MARIA FARIAS FERRO</t>
   </si>
   <si>
     <t>00000254</t>
   </si>
   <si>
     <t>03/08/1987</t>
   </si>
   <si>
     <t>***.772.994-**</t>
   </si>
   <si>
     <t>ANA PATRICIA DA SILVA LINS DO NASCI</t>
   </si>
   <si>
     <t>00001375</t>
   </si>
   <si>
     <t>01/03/2017</t>
   </si>
   <si>
     <t>***.170.814-**</t>
   </si>
   <si>
     <t>ANA PAULA DA SILVA</t>
@@ -581,68 +581,68 @@
   <si>
     <t>ANABEL FARIAS FERRO ALVES</t>
   </si>
   <si>
     <t>00000950</t>
   </si>
   <si>
     <t>01/02/2009</t>
   </si>
   <si>
     <t>***.307.244-**</t>
   </si>
   <si>
     <t>ANDREA BARROS SILVA</t>
   </si>
   <si>
     <t>00001319</t>
   </si>
   <si>
     <t>***.634.494-**</t>
   </si>
   <si>
     <t>ANDREA CRISTINA SILVA ARAUJO</t>
   </si>
   <si>
+    <t>00003949</t>
+  </si>
+  <si>
+    <t>***.507.054-**</t>
+  </si>
+  <si>
+    <t>00002058</t>
+  </si>
+  <si>
+    <t>01/01/2023</t>
+  </si>
+  <si>
     <t>00001771</t>
   </si>
   <si>
     <t>01/07/2021</t>
   </si>
   <si>
-    <t>***.507.054-**</t>
-[...10 lines deleted...]
-  <si>
     <t>ANDREIA DOS SANTOS SILVA</t>
   </si>
   <si>
     <t>00001068</t>
   </si>
   <si>
     <t>***.431.594-**</t>
   </si>
   <si>
     <t>ANDREIA PEREIRA DE SOUZA</t>
   </si>
   <si>
     <t>00001417</t>
   </si>
   <si>
     <t>***.569.304-**</t>
   </si>
   <si>
     <t>ANDREIA ZACARIAS DA SILVA</t>
   </si>
   <si>
     <t>00000601</t>
   </si>
   <si>
     <t>***.112.014-**</t>
@@ -752,59 +752,59 @@
   <si>
     <t>***.623.974-**</t>
   </si>
   <si>
     <t>ANTONIO FERREIRA SANTANA</t>
   </si>
   <si>
     <t>00000009</t>
   </si>
   <si>
     <t>***.982.164-**</t>
   </si>
   <si>
     <t>ANTONIO MACHADO</t>
   </si>
   <si>
     <t>00001331</t>
   </si>
   <si>
     <t>***.591.664-**</t>
   </si>
   <si>
     <t>ANTONIO NETO CAMILO SILVA</t>
   </si>
   <si>
+    <t>00000476</t>
+  </si>
+  <si>
+    <t>***.554.334-**</t>
+  </si>
+  <si>
     <t>00003885</t>
   </si>
   <si>
-    <t>***.554.334-**</t>
-[...4 lines deleted...]
-  <si>
     <t>ANTONIO PADUA DO CARMO</t>
   </si>
   <si>
     <t>00001761</t>
   </si>
   <si>
     <t>03/05/2021</t>
   </si>
   <si>
     <t>***.792.724-**</t>
   </si>
   <si>
     <t>ANTONIO SOARES DE SOUZA</t>
   </si>
   <si>
     <t>00000120</t>
   </si>
   <si>
     <t>***.534.674-**</t>
   </si>
   <si>
     <t>AOSTECLENIO FERREIRA DE LIMA</t>
   </si>
   <si>
     <t>00001356</t>
@@ -1412,59 +1412,59 @@
   <si>
     <t>DAMACIO DIONISIO SOARES</t>
   </si>
   <si>
     <t>00001136</t>
   </si>
   <si>
     <t>02/01/2013</t>
   </si>
   <si>
     <t>***.215.864-**</t>
   </si>
   <si>
     <t>DAMIANA CONCEIÇÃO DA SILVA</t>
   </si>
   <si>
     <t>00001282</t>
   </si>
   <si>
     <t>***.037.284-**</t>
   </si>
   <si>
     <t>DAMIAO TENORIO DA SILVA</t>
   </si>
   <si>
+    <t>00003878</t>
+  </si>
+  <si>
+    <t>***.269.894-**</t>
+  </si>
+  <si>
     <t>00000577</t>
   </si>
   <si>
-    <t>***.269.894-**</t>
-[...4 lines deleted...]
-  <si>
     <t>DANIELA BARBOSA TAVARES</t>
   </si>
   <si>
     <t>00001303</t>
   </si>
   <si>
     <t>01/11/2016</t>
   </si>
   <si>
     <t>***.313.974-**</t>
   </si>
   <si>
     <t>DANIELA TENORIO DA SILVA</t>
   </si>
   <si>
     <t>00001380</t>
   </si>
   <si>
     <t>***.395.394-**</t>
   </si>
   <si>
     <t>DARIO BARROS AMORIM</t>
   </si>
   <si>
     <t>00000932</t>
@@ -1556,62 +1556,62 @@
   <si>
     <t>***.505.204-**</t>
   </si>
   <si>
     <t>DORGIVAL URSULINO DE SOUZA</t>
   </si>
   <si>
     <t>00001349</t>
   </si>
   <si>
     <t>***.377.074-**</t>
   </si>
   <si>
     <t>DVISON GUSTAVO DA SILVA</t>
   </si>
   <si>
     <t>00001424</t>
   </si>
   <si>
     <t>***.882.124-**</t>
   </si>
   <si>
     <t>EDEMAR DE ARAUJO FILHO</t>
   </si>
   <si>
+    <t>00003950</t>
+  </si>
+  <si>
+    <t>***.729.334-**</t>
+  </si>
+  <si>
     <t>00002059</t>
   </si>
   <si>
-    <t>***.729.334-**</t>
-[...1 lines deleted...]
-  <si>
     <t>00001772</t>
   </si>
   <si>
-    <t>00003950</t>
-[...1 lines deleted...]
-  <si>
     <t>EDENILDA AZEVEDO DOS SANTOS</t>
   </si>
   <si>
     <t>00001212</t>
   </si>
   <si>
     <t>10/02/2014</t>
   </si>
   <si>
     <t>***.252.304-**</t>
   </si>
   <si>
     <t>EDIANA MARQUES CORREIA DA SILVA</t>
   </si>
   <si>
     <t>00001393</t>
   </si>
   <si>
     <t>***.735.394-**</t>
   </si>
   <si>
     <t>EDIJARIA CAMILO SANTOS SILVA</t>
   </si>
   <si>
     <t>00000924</t>
@@ -1820,59 +1820,59 @@
   <si>
     <t>***.117.724-**</t>
   </si>
   <si>
     <t>EDNA NOVAES DE MELO FERREIRA</t>
   </si>
   <si>
     <t>00001371</t>
   </si>
   <si>
     <t>***.582.934-**</t>
   </si>
   <si>
     <t>EDNALDO CABRAL DE LIMA</t>
   </si>
   <si>
     <t>00001363</t>
   </si>
   <si>
     <t>***.675.674-**</t>
   </si>
   <si>
     <t>EDNALDO INACIO DE ARAUJO</t>
   </si>
   <si>
+    <t>00003866</t>
+  </si>
+  <si>
+    <t>***.184.464-**</t>
+  </si>
+  <si>
     <t>00000099</t>
   </si>
   <si>
-    <t>***.184.464-**</t>
-[...4 lines deleted...]
-  <si>
     <t>EDNALDO SILVA DE MELO</t>
   </si>
   <si>
     <t>00001656</t>
   </si>
   <si>
     <t>01/04/2020</t>
   </si>
   <si>
     <t>***.773.594-**</t>
   </si>
   <si>
     <t>EDNISE OLIVEIRA T DE LIMA</t>
   </si>
   <si>
     <t>00000553</t>
   </si>
   <si>
     <t>28/01/2006</t>
   </si>
   <si>
     <t>***.597.634-**</t>
   </si>
   <si>
     <t>EDVANIA NOVAES DE MELO</t>
@@ -1889,62 +1889,62 @@
   <si>
     <t>00002701</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>***.565.864-**</t>
   </si>
   <si>
     <t>00001265</t>
   </si>
   <si>
     <t>11/01/2016</t>
   </si>
   <si>
     <t>ELAINE MARIA SANTOS CAMILO SILVA DE</t>
   </si>
   <si>
     <t>00000923</t>
   </si>
   <si>
     <t>***.758.294-**</t>
   </si>
   <si>
+    <t>00003908</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
     <t>00004722</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
-    <t>00003908</t>
-[...4 lines deleted...]
-  <si>
     <t>ELAINE SOARES SEVERO</t>
   </si>
   <si>
     <t>00001015</t>
   </si>
   <si>
     <t>04/05/2009</t>
   </si>
   <si>
     <t>***.081.344-**</t>
   </si>
   <si>
     <t>ELANIA TENORIO BULHOES ROCHA</t>
   </si>
   <si>
     <t>00000762</t>
   </si>
   <si>
     <t>***.768.304-**</t>
   </si>
   <si>
     <t>ELBSON SANTOS ARAUJO</t>
   </si>
   <si>
     <t>00001135</t>
@@ -2258,86 +2258,86 @@
   <si>
     <t>EPITACIO DE OLIVEIRA BEZERRA</t>
   </si>
   <si>
     <t>00001290</t>
   </si>
   <si>
     <t>01/04/2016</t>
   </si>
   <si>
     <t>***.983.204-**</t>
   </si>
   <si>
     <t>ERALDO LAGOA DA SILVA</t>
   </si>
   <si>
     <t>00000457</t>
   </si>
   <si>
     <t>***.194.934-**</t>
   </si>
   <si>
     <t>ERALDO NOVAIS DE MELO</t>
   </si>
   <si>
+    <t>00004009</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>***.696.664-**</t>
+  </si>
+  <si>
     <t>00000529</t>
   </si>
   <si>
-    <t>***.696.664-**</t>
-[...7 lines deleted...]
-  <si>
     <t>ERALDO SOARES DA SILVA</t>
   </si>
   <si>
     <t>00000268</t>
   </si>
   <si>
     <t>***.898.134-**</t>
   </si>
   <si>
     <t>ERIK DE NOVAIS MELO</t>
   </si>
   <si>
+    <t>00003546</t>
+  </si>
+  <si>
+    <t>***.525.104-**</t>
+  </si>
+  <si>
     <t>00003382</t>
   </si>
   <si>
     <t>02/04/2024</t>
   </si>
   <si>
-    <t>***.525.104-**</t>
-[...4 lines deleted...]
-  <si>
     <t>ERISVALDA INACIO DE ARAUJO</t>
   </si>
   <si>
     <t>00000608</t>
   </si>
   <si>
     <t>***.047.314-**</t>
   </si>
   <si>
     <t>ERISVANIA MATIAS DE AZEVEDO</t>
   </si>
   <si>
     <t>00000816</t>
   </si>
   <si>
     <t>***.235.824-**</t>
   </si>
   <si>
     <t>ERIVALDA NOVAIS DE MELO</t>
   </si>
   <si>
     <t>00000269</t>
   </si>
   <si>
     <t>***.189.044-**</t>
@@ -2528,62 +2528,62 @@
   <si>
     <t>FERNANDO SOBRAL DA SILVA</t>
   </si>
   <si>
     <t>00001204</t>
   </si>
   <si>
     <t>***.508.634-**</t>
   </si>
   <si>
     <t>FRANCHESCO MARQUES CIRILO</t>
   </si>
   <si>
     <t>00001054</t>
   </si>
   <si>
     <t>01/03/2011</t>
   </si>
   <si>
     <t>***.249.314-**</t>
   </si>
   <si>
     <t>FRANCISCO DE ASSIS SANTOS MELO</t>
   </si>
   <si>
+    <t>00001223</t>
+  </si>
+  <si>
+    <t>01/09/2014</t>
+  </si>
+  <si>
+    <t>***.067.514-**</t>
+  </si>
+  <si>
     <t>00002702</t>
   </si>
   <si>
-    <t>***.067.514-**</t>
-[...7 lines deleted...]
-  <si>
     <t>FRANCISCO JOSE DE PAULA</t>
   </si>
   <si>
     <t>00001335</t>
   </si>
   <si>
     <t>***.938.314-**</t>
   </si>
   <si>
     <t>FRANCISCO LOURENÇO DAS NEVES</t>
   </si>
   <si>
     <t>00001315</t>
   </si>
   <si>
     <t>***.662.374-**</t>
   </si>
   <si>
     <t>FRANCISCO SOARES DE SOUZA</t>
   </si>
   <si>
     <t>00000458</t>
   </si>
   <si>
     <t>***.900.511-**</t>
@@ -2600,50 +2600,62 @@
   <si>
     <t>***.960.265-**</t>
   </si>
   <si>
     <t>FRANCIVAL ELIZIO DE FREITAS</t>
   </si>
   <si>
     <t>00000273</t>
   </si>
   <si>
     <t>05/05/1986</t>
   </si>
   <si>
     <t>***.449.744-**</t>
   </si>
   <si>
     <t>GABRIEL VICTOR CAVALCANTE MARQUES</t>
   </si>
   <si>
     <t>00001389</t>
   </si>
   <si>
     <t>***.397.114-**</t>
   </si>
   <si>
+    <t>GABRIEL VICTOR SILVA DE ARAUJO</t>
+  </si>
+  <si>
+    <t>00005254</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>***.863.344-**</t>
+  </si>
+  <si>
     <t>GABRIELA DO AMARAL ALMEIDA  ALVES</t>
   </si>
   <si>
     <t>00000773</t>
   </si>
   <si>
     <t>***.201.154-**</t>
   </si>
   <si>
     <t>GEILZA MARQUES DA SILVA CIRILO</t>
   </si>
   <si>
     <t>00000178</t>
   </si>
   <si>
     <t>***.956.634-**</t>
   </si>
   <si>
     <t>GEILZA ROCHA FARIAS MONTEIRO</t>
   </si>
   <si>
     <t>00000199</t>
   </si>
   <si>
     <t>***.402.394-**</t>
@@ -3407,77 +3419,77 @@
   <si>
     <t>00000992</t>
   </si>
   <si>
     <t>20/10/2000</t>
   </si>
   <si>
     <t>***.478.994-**</t>
   </si>
   <si>
     <t>JAIME MESSIAS TAVARES</t>
   </si>
   <si>
     <t>00000503</t>
   </si>
   <si>
     <t>09/04/2007</t>
   </si>
   <si>
     <t>***.744.404-**</t>
   </si>
   <si>
     <t>JAKSON GOMES DA SILVA</t>
   </si>
   <si>
+    <t>00003553</t>
+  </si>
+  <si>
+    <t>***.569.164-**</t>
+  </si>
+  <si>
     <t>00001406</t>
   </si>
   <si>
-    <t>***.569.164-**</t>
-[...4 lines deleted...]
-  <si>
     <t>JAMES SOARES LUCINDO</t>
   </si>
   <si>
+    <t>00003412</t>
+  </si>
+  <si>
+    <t>02/05/2024</t>
+  </si>
+  <si>
+    <t>***.088.284-**</t>
+  </si>
+  <si>
+    <t>00001117</t>
+  </si>
+  <si>
     <t>00003570</t>
   </si>
   <si>
-    <t>***.088.284-**</t>
-[...10 lines deleted...]
-  <si>
     <t>JANAINA SOARES SILVA</t>
   </si>
   <si>
     <t>00001258</t>
   </si>
   <si>
     <t>04/05/2015</t>
   </si>
   <si>
     <t>***.763.474-**</t>
   </si>
   <si>
     <t>JANE MEIRE TERTO</t>
   </si>
   <si>
     <t>00000219</t>
   </si>
   <si>
     <t>***.874.374-**</t>
   </si>
   <si>
     <t>JANICLECIA ROBERTO SOARES</t>
   </si>
   <si>
     <t>00001150</t>
@@ -4370,59 +4382,59 @@
   <si>
     <t>***.136.904-**</t>
   </si>
   <si>
     <t>JOSE RICARDO NETO</t>
   </si>
   <si>
     <t>00000669</t>
   </si>
   <si>
     <t>17/01/2007</t>
   </si>
   <si>
     <t>***.299.855-**</t>
   </si>
   <si>
     <t>JOSE ROBERTO SOARES DE SOUZA</t>
   </si>
   <si>
     <t>00003550</t>
   </si>
   <si>
     <t>***.184.704-**</t>
   </si>
   <si>
+    <t>00000486</t>
+  </si>
+  <si>
+    <t>01/06/2017</t>
+  </si>
+  <si>
     <t>00003397</t>
   </si>
   <si>
-    <t>00000486</t>
-[...4 lines deleted...]
-  <si>
     <t>JOSE ROMARIO DA SILVA</t>
   </si>
   <si>
     <t>00001499</t>
   </si>
   <si>
     <t>01/10/2017</t>
   </si>
   <si>
     <t>***.092.234-**</t>
   </si>
   <si>
     <t>JOSE SOARES DA SILVA</t>
   </si>
   <si>
     <t>00000224</t>
   </si>
   <si>
     <t>02/01/1986</t>
   </si>
   <si>
     <t>***.938.114-**</t>
   </si>
   <si>
     <t>JOSE SOARES DE SOUZA</t>
@@ -4472,62 +4484,62 @@
   <si>
     <t>***.145.434-**</t>
   </si>
   <si>
     <t>JOSE WANDERLEY S DA SILVA</t>
   </si>
   <si>
     <t>00000632</t>
   </si>
   <si>
     <t>***.587.844-**</t>
   </si>
   <si>
     <t>JOSE WELLINGTON DE MELO</t>
   </si>
   <si>
     <t>00001274</t>
   </si>
   <si>
     <t>***.259.614-**</t>
   </si>
   <si>
     <t>JOSE YHUNES FERREIRA DA SILVA</t>
   </si>
   <si>
+    <t>00001266</t>
+  </si>
+  <si>
+    <t>***.967.984-**</t>
+  </si>
+  <si>
     <t>00002119</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
-    <t>***.967.984-**</t>
-[...4 lines deleted...]
-  <si>
     <t>JOSEFA ALCANTARA LIMA GOMES</t>
   </si>
   <si>
     <t>00000607</t>
   </si>
   <si>
     <t>***.007.274-**</t>
   </si>
   <si>
     <t>JOSEFA ALVES DANTAS</t>
   </si>
   <si>
     <t>00000670</t>
   </si>
   <si>
     <t>10/08/1985</t>
   </si>
   <si>
     <t>***.101.424-**</t>
   </si>
   <si>
     <t>JOSEFA ALVES DE ARAUJO</t>
   </si>
   <si>
     <t>00001104</t>
@@ -4994,59 +5006,59 @@
   <si>
     <t>***.457.434-**</t>
   </si>
   <si>
     <t>JUCIELY SOARES DA SILVA</t>
   </si>
   <si>
     <t>00000975</t>
   </si>
   <si>
     <t>***.546.164-**</t>
   </si>
   <si>
     <t>JULIANA CAMILA DOS SANTOS</t>
   </si>
   <si>
     <t>00001398</t>
   </si>
   <si>
     <t>***.177.414-**</t>
   </si>
   <si>
     <t>JULIANA MARIA DE OLIVEIRA</t>
   </si>
   <si>
+    <t>00003566</t>
+  </si>
+  <si>
+    <t>***.039.174-**</t>
+  </si>
+  <si>
     <t>00003413</t>
   </si>
   <si>
-    <t>***.039.174-**</t>
-[...4 lines deleted...]
-  <si>
     <t>JULYA AMELIA DOS SANTOS FERREIRA</t>
   </si>
   <si>
     <t>00001298</t>
   </si>
   <si>
     <t>01/07/2016</t>
   </si>
   <si>
     <t>***.047.664-**</t>
   </si>
   <si>
     <t>JULYANA ARAUJO DOS SANTOS</t>
   </si>
   <si>
     <t>00000624</t>
   </si>
   <si>
     <t>***.450.044-**</t>
   </si>
   <si>
     <t>JULYANNA GONDIM MENDES LEITE</t>
   </si>
   <si>
     <t>00001381</t>
@@ -5063,62 +5075,62 @@
   <si>
     <t>***.722.214-**</t>
   </si>
   <si>
     <t>JURANDIR FERREIRA DA SILVA</t>
   </si>
   <si>
     <t>00000111</t>
   </si>
   <si>
     <t>***.975.774-**</t>
   </si>
   <si>
     <t>JUSSARA FERRO DE OLIVEIRA</t>
   </si>
   <si>
     <t>00000526</t>
   </si>
   <si>
     <t>***.070.634-**</t>
   </si>
   <si>
     <t>KAREN NOYA CAMILO SILVA</t>
   </si>
   <si>
+    <t>00003552</t>
+  </si>
+  <si>
+    <t>***.452.474-**</t>
+  </si>
+  <si>
     <t>00001243</t>
   </si>
   <si>
-    <t>***.452.474-**</t>
-[...1 lines deleted...]
-  <si>
     <t>00002038</t>
   </si>
   <si>
-    <t>00003552</t>
-[...1 lines deleted...]
-  <si>
     <t>00004666</t>
   </si>
   <si>
     <t>KARILLA FREITAS DOS SANTOS</t>
   </si>
   <si>
     <t>00001287</t>
   </si>
   <si>
     <t>***.684.564-**</t>
   </si>
   <si>
     <t>KATIANE BEZERRA DE MELO</t>
   </si>
   <si>
     <t>00001372</t>
   </si>
   <si>
     <t>***.132.144-**</t>
   </si>
   <si>
     <t>KELVIO KELMANY BARBOSA SILVA</t>
   </si>
   <si>
     <t>00000562</t>
@@ -5429,59 +5441,59 @@
   <si>
     <t>LUIZ WELLIGTON VIEIRA O COSTA</t>
   </si>
   <si>
     <t>00001127</t>
   </si>
   <si>
     <t>***.248.084-**</t>
   </si>
   <si>
     <t>LUIZA AMELIA DOS SANTOS</t>
   </si>
   <si>
     <t>00000295</t>
   </si>
   <si>
     <t>02/05/1988</t>
   </si>
   <si>
     <t>***.246.854-**</t>
   </si>
   <si>
     <t>LUZABEL SOARES DOS SANTOS</t>
   </si>
   <si>
+    <t>00001002</t>
+  </si>
+  <si>
+    <t>***.536.154-**</t>
+  </si>
+  <si>
     <t>00000039</t>
   </si>
   <si>
-    <t>***.536.154-**</t>
-[...4 lines deleted...]
-  <si>
     <t>LUZIA DA SILVA SANTOS</t>
   </si>
   <si>
     <t>00000185</t>
   </si>
   <si>
     <t>***.956.604-**</t>
   </si>
   <si>
     <t>LUZIA FERREIRA DOS SANTOS SILVA</t>
   </si>
   <si>
     <t>00000297</t>
   </si>
   <si>
     <t>***.278.534-**</t>
   </si>
   <si>
     <t>LUZIA HORTENCIO DA SILVA ARAUJO</t>
   </si>
   <si>
     <t>00000040</t>
   </si>
   <si>
     <t>***.358.974-**</t>
@@ -5747,89 +5759,89 @@
   <si>
     <t>MARIA ANA PAULA SOARES SOUZA</t>
   </si>
   <si>
     <t>00000251</t>
   </si>
   <si>
     <t>***.947.024-**</t>
   </si>
   <si>
     <t>MARIA APARECIDA DA SILVA</t>
   </si>
   <si>
     <t>00000769</t>
   </si>
   <si>
     <t>***.151.074-**</t>
   </si>
   <si>
     <t>00000435</t>
   </si>
   <si>
     <t>***.924.864-**</t>
   </si>
   <si>
-    <t>MARIA APARECIDA DA SILVA DELFINO</t>
+    <t>MARIA APARECIDA DE FREITAS</t>
+  </si>
+  <si>
+    <t>00000676</t>
+  </si>
+  <si>
+    <t>***.876.114-**</t>
+  </si>
+  <si>
+    <t>MARIA APARECIDA FAUSTINO GOMES</t>
+  </si>
+  <si>
+    <t>00001239</t>
+  </si>
+  <si>
+    <t>***.663.714-**</t>
+  </si>
+  <si>
+    <t>MARIA APARECIDA FERREIRA DE BRITO</t>
+  </si>
+  <si>
+    <t>00001240</t>
+  </si>
+  <si>
+    <t>***.532.224-**</t>
+  </si>
+  <si>
+    <t>MARIA APARECIDA LAGOA DA SILVA</t>
   </si>
   <si>
     <t>00000042</t>
   </si>
   <si>
     <t>01/02/1981</t>
   </si>
   <si>
     <t>***.134.524-**</t>
   </si>
   <si>
-    <t>MARIA APARECIDA DE FREITAS</t>
-[...25 lines deleted...]
-  <si>
     <t>MARIA APARECIDA OLIVEIRA DE ARAUJO</t>
   </si>
   <si>
     <t>00000033</t>
   </si>
   <si>
     <t>02/01/1984</t>
   </si>
   <si>
     <t>***.086.974-**</t>
   </si>
   <si>
     <t>MARIA BETANIA DE NOVAIS MELO</t>
   </si>
   <si>
     <t>00000052</t>
   </si>
   <si>
     <t>21/05/1979</t>
   </si>
   <si>
     <t>***.896.024-**</t>
   </si>
   <si>
     <t>MARIA BETANIA FIRMINO L CARDEA</t>
@@ -6038,62 +6050,62 @@
   <si>
     <t>00000314</t>
   </si>
   <si>
     <t>***.462.014-**</t>
   </si>
   <si>
     <t>MARIA DE JESUS LUCINDO REIS</t>
   </si>
   <si>
     <t>00000065</t>
   </si>
   <si>
     <t>***.374.834-**</t>
   </si>
   <si>
     <t>MARIA DE LOURDES DA SILVA</t>
   </si>
   <si>
     <t>00000316</t>
   </si>
   <si>
     <t>***.455.004-**</t>
   </si>
   <si>
+    <t>00000050</t>
+  </si>
+  <si>
+    <t>***.704.824-**</t>
+  </si>
+  <si>
     <t>00000679</t>
   </si>
   <si>
     <t>***.927.724-**</t>
   </si>
   <si>
-    <t>00000050</t>
-[...4 lines deleted...]
-  <si>
     <t>MARIA DE LOURDES DOS SANTOS</t>
   </si>
   <si>
     <t>00000317</t>
   </si>
   <si>
     <t>***.461.154-**</t>
   </si>
   <si>
     <t>MARIA DE LOURDES FERREIRA JANUARIO</t>
   </si>
   <si>
     <t>00000318</t>
   </si>
   <si>
     <t>***.278.414-**</t>
   </si>
   <si>
     <t>MARIA DEUZENILDA N DE LIMA</t>
   </si>
   <si>
     <t>00000971</t>
   </si>
   <si>
     <t>***.466.194-**</t>
@@ -6461,62 +6473,62 @@
   <si>
     <t>***.967.974-**</t>
   </si>
   <si>
     <t>MARIA JUCIELMA SOARES DA SILVA</t>
   </si>
   <si>
     <t>00001195</t>
   </si>
   <si>
     <t>***.546.174-**</t>
   </si>
   <si>
     <t>MARIA JULIA DE NOVAIS</t>
   </si>
   <si>
     <t>00001142</t>
   </si>
   <si>
     <t>***.249.934-**</t>
   </si>
   <si>
     <t>MARIA LEA ALVES FEITOZA</t>
   </si>
   <si>
+    <t>00000873</t>
+  </si>
+  <si>
+    <t>01/11/2006</t>
+  </si>
+  <si>
+    <t>***.822.154-**</t>
+  </si>
+  <si>
     <t>00003035</t>
   </si>
   <si>
-    <t>***.822.154-**</t>
-[...7 lines deleted...]
-  <si>
     <t>MARIA LENICE DOS SANTOS</t>
   </si>
   <si>
     <t>00000332</t>
   </si>
   <si>
     <t>01/07/1987</t>
   </si>
   <si>
     <t>***.071.044-**</t>
   </si>
   <si>
     <t>MARIA LUCIA ALVES DA COSTA</t>
   </si>
   <si>
     <t>00001300</t>
   </si>
   <si>
     <t>01/09/2016</t>
   </si>
   <si>
     <t>***.923.274-**</t>
   </si>
   <si>
     <t>MARIA LUCIANA DA SILVA</t>
@@ -6560,59 +6572,59 @@
   <si>
     <t>00000237</t>
   </si>
   <si>
     <t>17/08/1985</t>
   </si>
   <si>
     <t>***.162.194-**</t>
   </si>
   <si>
     <t>MARIA NELCIDA DA SILVA</t>
   </si>
   <si>
     <t>00000408</t>
   </si>
   <si>
     <t>22/09/1999</t>
   </si>
   <si>
     <t>***.479.124-**</t>
   </si>
   <si>
     <t>MARIA NETA TORQUATO ARAUJO</t>
   </si>
   <si>
+    <t>00000069</t>
+  </si>
+  <si>
+    <t>***.569.154-**</t>
+  </si>
+  <si>
     <t>00001168</t>
   </si>
   <si>
-    <t>***.569.154-**</t>
-[...4 lines deleted...]
-  <si>
     <t>MARIA NILDA DOS SANTOS</t>
   </si>
   <si>
     <t>00000165</t>
   </si>
   <si>
     <t>01/01/1981</t>
   </si>
   <si>
     <t>***.534.404-**</t>
   </si>
   <si>
     <t>MARIA RIVANIA TENORIO DE HOLANDA SO</t>
   </si>
   <si>
     <t>00000759</t>
   </si>
   <si>
     <t>***.788.714-**</t>
   </si>
   <si>
     <t>MARIA RODRIGUES DA SILVA</t>
   </si>
   <si>
     <t>00000468</t>
@@ -7154,59 +7166,59 @@
   <si>
     <t>00001181</t>
   </si>
   <si>
     <t>01/03/2022</t>
   </si>
   <si>
     <t>***.820.904-**</t>
   </si>
   <si>
     <t>00003231</t>
   </si>
   <si>
     <t>NAYANNE MELO DA ROCHA</t>
   </si>
   <si>
     <t>00001309</t>
   </si>
   <si>
     <t>***.672.634-**</t>
   </si>
   <si>
     <t>NELIO PETRUCIO NUNES DE SOUZA</t>
   </si>
   <si>
+    <t>00003028</t>
+  </si>
+  <si>
+    <t>***.144.734-**</t>
+  </si>
+  <si>
     <t>00000507</t>
   </si>
   <si>
-    <t>***.144.734-**</t>
-[...4 lines deleted...]
-  <si>
     <t>NETRUCIO LUIZ NUNES DE SOIUZA</t>
   </si>
   <si>
     <t>00001925</t>
   </si>
   <si>
     <t>***.329.404-**</t>
   </si>
   <si>
     <t>NETRUCIO LUIZ NUNES DE SOUZA</t>
   </si>
   <si>
     <t>00003867</t>
   </si>
   <si>
     <t>NEUSA TAVARES DE SIQUEIRA</t>
   </si>
   <si>
     <t>00000078</t>
   </si>
   <si>
     <t>***.735.534-**</t>
   </si>
   <si>
     <t>NEUZA FERREIRA DA SILVA LEMOS</t>
@@ -7286,98 +7298,98 @@
   <si>
     <t>00001027</t>
   </si>
   <si>
     <t>01/02/2010</t>
   </si>
   <si>
     <t>***.470.074-**</t>
   </si>
   <si>
     <t>POLLYANNA CAVALCANTI DA SILVA</t>
   </si>
   <si>
     <t>00000472</t>
   </si>
   <si>
     <t>18/02/2000</t>
   </si>
   <si>
     <t>***.476.294-**</t>
   </si>
   <si>
     <t>QUITERIA FEITOSA DA SILVA</t>
   </si>
   <si>
+    <t>00000874</t>
+  </si>
+  <si>
+    <t>***.822.144-**</t>
+  </si>
+  <si>
     <t>00003037</t>
   </si>
   <si>
-    <t>***.822.144-**</t>
-[...4 lines deleted...]
-  <si>
     <t>QUITERIA FERREIRA DA SILVA</t>
   </si>
   <si>
     <t>00000348</t>
   </si>
   <si>
     <t>***.579.594-**</t>
   </si>
   <si>
     <t>QUITERIA MARIA DA SILVA NETO</t>
   </si>
   <si>
     <t>00000349</t>
   </si>
   <si>
     <t>***.529.454-**</t>
   </si>
   <si>
     <t>RAFAELA TENORIO CAVALCANTE TORRES</t>
   </si>
   <si>
     <t>00000742</t>
   </si>
   <si>
     <t>***.605.654-**</t>
   </si>
   <si>
     <t>RAIRON RAFAEL CINTRA REINO</t>
   </si>
   <si>
+    <t>00001687</t>
+  </si>
+  <si>
+    <t>***.243.214-**</t>
+  </si>
+  <si>
     <t>00003542</t>
   </si>
   <si>
-    <t>***.243.214-**</t>
-[...4 lines deleted...]
-  <si>
     <t>RAMOM CAMILO SILVA</t>
   </si>
   <si>
     <t>00000928</t>
   </si>
   <si>
     <t>***.422.104-**</t>
   </si>
   <si>
     <t>00003541</t>
   </si>
   <si>
     <t>RAPHAEL DOS SANTOS JESUS ALVES DE M</t>
   </si>
   <si>
     <t>00003504</t>
   </si>
   <si>
     <t>04/09/2024</t>
   </si>
   <si>
     <t>***.849.874-**</t>
   </si>
   <si>
     <t>REGILENE FERREIRA DE LIMA</t>
@@ -7577,62 +7589,62 @@
   <si>
     <t>***.818.714-**</t>
   </si>
   <si>
     <t>ROBERTO ALVES BRAZ</t>
   </si>
   <si>
     <t>00000789</t>
   </si>
   <si>
     <t>***.219.984-**</t>
   </si>
   <si>
     <t>RODRIGO FERREIRA DE LIMA</t>
   </si>
   <si>
     <t>00000083</t>
   </si>
   <si>
     <t>***.624.974-**</t>
   </si>
   <si>
     <t>ROGERIO COSTA FERRO</t>
   </si>
   <si>
+    <t>00003951</t>
+  </si>
+  <si>
+    <t>***.121.714-**</t>
+  </si>
+  <si>
     <t>00001345</t>
   </si>
   <si>
     <t>01/12/2021</t>
   </si>
   <si>
-    <t>***.121.714-**</t>
-[...4 lines deleted...]
-  <si>
     <t>RONALDO FERREIRA BARBOSA</t>
   </si>
   <si>
     <t>00000169</t>
   </si>
   <si>
     <t>***.183.274-**</t>
   </si>
   <si>
     <t>RONEIDE NAZARIO DA SILVA</t>
   </si>
   <si>
     <t>00000694</t>
   </si>
   <si>
     <t>***.485.684-**</t>
   </si>
   <si>
     <t>RONIALDO RODRIGUES B DA SILVA</t>
   </si>
   <si>
     <t>00001066</t>
   </si>
   <si>
     <t>03/10/2011</t>
@@ -7784,59 +7796,59 @@
   <si>
     <t>***.300.264-**</t>
   </si>
   <si>
     <t>ROSINEIDE DE MELO SILVA</t>
   </si>
   <si>
     <t>00000853</t>
   </si>
   <si>
     <t>***.179.164-**</t>
   </si>
   <si>
     <t>ROZILANE NOBRE WANDERLEY</t>
   </si>
   <si>
     <t>00001167</t>
   </si>
   <si>
     <t>***.932.144-**</t>
   </si>
   <si>
     <t>ROZINEIDE BARBOSA DE ARAUJO CAMILO</t>
   </si>
   <si>
+    <t>00000049</t>
+  </si>
+  <si>
+    <t>***.478.804-**</t>
+  </si>
+  <si>
     <t>00003556</t>
   </si>
   <si>
-    <t>***.478.804-**</t>
-[...4 lines deleted...]
-  <si>
     <t>ROZINEIDE CABRAL DE LIMA ANDRADE</t>
   </si>
   <si>
     <t>00000470</t>
   </si>
   <si>
     <t>***.067.244-**</t>
   </si>
   <si>
     <t>ROZIVALDA MOISES MARQUES SILVA</t>
   </si>
   <si>
     <t>00000351</t>
   </si>
   <si>
     <t>***.537.564-**</t>
   </si>
   <si>
     <t>RUTINALVO NUNES DO CARMO</t>
   </si>
   <si>
     <t>00000464</t>
   </si>
   <si>
     <t>***.819.364-**</t>
@@ -8309,57 +8321,57 @@
   <si>
     <t>00000896</t>
   </si>
   <si>
     <t>01/11/2007</t>
   </si>
   <si>
     <t>***.143.174-**</t>
   </si>
   <si>
     <t>VAGNUN AUGUSTINO DA SILVA</t>
   </si>
   <si>
     <t>00001207</t>
   </si>
   <si>
     <t>15/04/2014</t>
   </si>
   <si>
     <t>***.327.064-**</t>
   </si>
   <si>
     <t>VALDEMAR CAMILO SILVA JUNIOR</t>
   </si>
   <si>
+    <t>00000937</t>
+  </si>
+  <si>
+    <t>***.519.454-**</t>
+  </si>
+  <si>
     <t>00003547</t>
-  </si>
-[...4 lines deleted...]
-    <t>00000937</t>
   </si>
   <si>
     <t>VALDENICE LUCAS DO CARMO AGUIAR</t>
   </si>
   <si>
     <t>00000089</t>
   </si>
   <si>
     <t>***.641.544-**</t>
   </si>
   <si>
     <t>VALDERIA DA COSTA SANTOS</t>
   </si>
   <si>
     <t>00000967</t>
   </si>
   <si>
     <t>***.318.234-**</t>
   </si>
   <si>
     <t>VALDILEIA OLIVEIRA DOS SANTOS</t>
   </si>
   <si>
     <t>00001086</t>
   </si>
@@ -8931,51 +8943,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E907"/>
+  <dimension ref="A1:E908"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
@@ -9698,88 +9710,88 @@
       </c>
       <c r="B44" t="s">
         <v>151</v>
       </c>
       <c r="C44">
         <v>12250908000132</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>153</v>
       </c>
       <c r="B45" t="s">
         <v>154</v>
       </c>
       <c r="C45">
         <v>12250908000132</v>
       </c>
       <c r="D45" t="s">
+        <v>89</v>
+      </c>
+      <c r="E45" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>153</v>
       </c>
       <c r="B46" t="s">
+        <v>156</v>
+      </c>
+      <c r="C46">
+        <v>12250908000132</v>
+      </c>
+      <c r="D46" t="s">
         <v>157</v>
       </c>
-      <c r="C46">
-[...4 lines deleted...]
-      </c>
       <c r="E46" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>153</v>
       </c>
       <c r="B47" t="s">
+        <v>158</v>
+      </c>
+      <c r="C47">
+        <v>12250908000132</v>
+      </c>
+      <c r="D47" t="s">
         <v>159</v>
       </c>
-      <c r="C47">
-[...4 lines deleted...]
-      </c>
       <c r="E47" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>160</v>
       </c>
       <c r="B48" t="s">
         <v>161</v>
       </c>
       <c r="C48">
         <v>12250908000132</v>
       </c>
       <c r="D48" t="s">
         <v>162</v>
       </c>
       <c r="E48" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>164</v>
       </c>
       <c r="B49" t="s">
         <v>165</v>
@@ -9885,88 +9897,88 @@
       </c>
       <c r="B55" t="s">
         <v>186</v>
       </c>
       <c r="C55">
         <v>12250908000132</v>
       </c>
       <c r="D55" t="s">
         <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>188</v>
       </c>
       <c r="B56" t="s">
         <v>189</v>
       </c>
       <c r="C56">
         <v>12250908000132</v>
       </c>
       <c r="D56" t="s">
+        <v>89</v>
+      </c>
+      <c r="E56" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>188</v>
       </c>
       <c r="B57" t="s">
+        <v>191</v>
+      </c>
+      <c r="C57">
+        <v>12250908000132</v>
+      </c>
+      <c r="D57" t="s">
         <v>192</v>
       </c>
-      <c r="C57">
-[...4 lines deleted...]
-      </c>
       <c r="E57" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>188</v>
       </c>
       <c r="B58" t="s">
+        <v>193</v>
+      </c>
+      <c r="C58">
+        <v>12250908000132</v>
+      </c>
+      <c r="D58" t="s">
         <v>194</v>
       </c>
-      <c r="C58">
-[...4 lines deleted...]
-      </c>
       <c r="E58" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>195</v>
       </c>
       <c r="B59" t="s">
         <v>196</v>
       </c>
       <c r="C59">
         <v>12250908000132</v>
       </c>
       <c r="D59" t="s">
         <v>39</v>
       </c>
       <c r="E59" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
         <v>198</v>
       </c>
       <c r="B60" t="s">
         <v>199</v>
@@ -10208,68 +10220,68 @@
       </c>
       <c r="B74" t="s">
         <v>243</v>
       </c>
       <c r="C74">
         <v>12250908000132</v>
       </c>
       <c r="D74" t="s">
         <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>245</v>
       </c>
       <c r="B75" t="s">
         <v>246</v>
       </c>
       <c r="C75">
         <v>12250908000132</v>
       </c>
       <c r="D75" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="E75" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>245</v>
       </c>
       <c r="B76" t="s">
         <v>248</v>
       </c>
       <c r="C76">
         <v>12250908000132</v>
       </c>
       <c r="D76" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="E76" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>249</v>
       </c>
       <c r="B77" t="s">
         <v>250</v>
       </c>
       <c r="C77">
         <v>12250908000132</v>
       </c>
       <c r="D77" t="s">
         <v>251</v>
       </c>
       <c r="E77" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
         <v>253</v>
@@ -11364,68 +11376,68 @@
       </c>
       <c r="B142" t="s">
         <v>463</v>
       </c>
       <c r="C142">
         <v>12250908000132</v>
       </c>
       <c r="D142" t="s">
         <v>218</v>
       </c>
       <c r="E142" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" t="s">
         <v>465</v>
       </c>
       <c r="B143" t="s">
         <v>466</v>
       </c>
       <c r="C143">
         <v>12250908000132</v>
       </c>
       <c r="D143" t="s">
-        <v>383</v>
+        <v>89</v>
       </c>
       <c r="E143" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" t="s">
         <v>465</v>
       </c>
       <c r="B144" t="s">
         <v>468</v>
       </c>
       <c r="C144">
         <v>12250908000132</v>
       </c>
       <c r="D144" t="s">
-        <v>89</v>
+        <v>383</v>
       </c>
       <c r="E144" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" t="s">
         <v>469</v>
       </c>
       <c r="B145" t="s">
         <v>470</v>
       </c>
       <c r="C145">
         <v>12250908000132</v>
       </c>
       <c r="D145" t="s">
         <v>471</v>
       </c>
       <c r="E145" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" t="s">
         <v>473</v>
@@ -11636,85 +11648,85 @@
       </c>
       <c r="B158" t="s">
         <v>511</v>
       </c>
       <c r="C158">
         <v>12250908000132</v>
       </c>
       <c r="D158" t="s">
         <v>57</v>
       </c>
       <c r="E158" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" t="s">
         <v>513</v>
       </c>
       <c r="B159" t="s">
         <v>514</v>
       </c>
       <c r="C159">
         <v>12250908000132</v>
       </c>
       <c r="D159" t="s">
-        <v>193</v>
+        <v>89</v>
       </c>
       <c r="E159" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" t="s">
         <v>513</v>
       </c>
       <c r="B160" t="s">
         <v>516</v>
       </c>
       <c r="C160">
         <v>12250908000132</v>
       </c>
       <c r="D160" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E160" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" t="s">
         <v>513</v>
       </c>
       <c r="B161" t="s">
         <v>517</v>
       </c>
       <c r="C161">
         <v>12250908000132</v>
       </c>
       <c r="D161" t="s">
-        <v>89</v>
+        <v>194</v>
       </c>
       <c r="E161" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" t="s">
         <v>518</v>
       </c>
       <c r="B162" t="s">
         <v>519</v>
       </c>
       <c r="C162">
         <v>12250908000132</v>
       </c>
       <c r="D162" t="s">
         <v>520</v>
       </c>
       <c r="E162" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" t="s">
         <v>522</v>
@@ -12129,68 +12141,68 @@
       </c>
       <c r="B187" t="s">
         <v>599</v>
       </c>
       <c r="C187">
         <v>12250908000132</v>
       </c>
       <c r="D187" t="s">
         <v>166</v>
       </c>
       <c r="E187" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" t="s">
         <v>601</v>
       </c>
       <c r="B188" t="s">
         <v>602</v>
       </c>
       <c r="C188">
         <v>12250908000132</v>
       </c>
       <c r="D188" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="E188" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" t="s">
         <v>601</v>
       </c>
       <c r="B189" t="s">
         <v>604</v>
       </c>
       <c r="C189">
         <v>12250908000132</v>
       </c>
       <c r="D189" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E189" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" t="s">
         <v>605</v>
       </c>
       <c r="B190" t="s">
         <v>606</v>
       </c>
       <c r="C190">
         <v>12250908000132</v>
       </c>
       <c r="D190" t="s">
         <v>607</v>
       </c>
       <c r="E190" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" t="s">
         <v>609</v>
@@ -12911,122 +12923,122 @@
       </c>
       <c r="B233" t="s">
         <v>745</v>
       </c>
       <c r="C233">
         <v>12250908000132</v>
       </c>
       <c r="D233" t="s">
         <v>11</v>
       </c>
       <c r="E233" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" t="s">
         <v>747</v>
       </c>
       <c r="B234" t="s">
         <v>748</v>
       </c>
       <c r="C234">
         <v>12250908000132</v>
       </c>
       <c r="D234" t="s">
-        <v>29</v>
+        <v>749</v>
       </c>
       <c r="E234" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" t="s">
         <v>747</v>
       </c>
       <c r="B235" t="s">
+        <v>751</v>
+      </c>
+      <c r="C235">
+        <v>12250908000132</v>
+      </c>
+      <c r="D235" t="s">
+        <v>29</v>
+      </c>
+      <c r="E235" t="s">
         <v>750</v>
-      </c>
-[...7 lines deleted...]
-        <v>749</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" t="s">
         <v>752</v>
       </c>
       <c r="B236" t="s">
         <v>753</v>
       </c>
       <c r="C236">
         <v>12250908000132</v>
       </c>
       <c r="D236" t="s">
         <v>359</v>
       </c>
       <c r="E236" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" t="s">
         <v>755</v>
       </c>
       <c r="B237" t="s">
         <v>756</v>
       </c>
       <c r="C237">
         <v>12250908000132</v>
       </c>
       <c r="D237" t="s">
+        <v>89</v>
+      </c>
+      <c r="E237" t="s">
         <v>757</v>
-      </c>
-[...1 lines deleted...]
-        <v>758</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" t="s">
         <v>755</v>
       </c>
       <c r="B238" t="s">
+        <v>758</v>
+      </c>
+      <c r="C238">
+        <v>12250908000132</v>
+      </c>
+      <c r="D238" t="s">
         <v>759</v>
       </c>
-      <c r="C238">
-[...4 lines deleted...]
-      </c>
       <c r="E238" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" t="s">
         <v>760</v>
       </c>
       <c r="B239" t="s">
         <v>761</v>
       </c>
       <c r="C239">
         <v>12250908000132</v>
       </c>
       <c r="D239" t="s">
         <v>95</v>
       </c>
       <c r="E239" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" t="s">
         <v>763</v>
       </c>
       <c r="B240" t="s">
         <v>764</v>
@@ -13251,51 +13263,51 @@
       </c>
       <c r="B253" t="s">
         <v>806</v>
       </c>
       <c r="C253">
         <v>12250908000132</v>
       </c>
       <c r="D253" t="s">
         <v>11</v>
       </c>
       <c r="E253" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" t="s">
         <v>808</v>
       </c>
       <c r="B254" t="s">
         <v>809</v>
       </c>
       <c r="C254">
         <v>12250908000132</v>
       </c>
       <c r="D254" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="E254" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" t="s">
         <v>810</v>
       </c>
       <c r="B255" t="s">
         <v>811</v>
       </c>
       <c r="C255">
         <v>12250908000132</v>
       </c>
       <c r="D255" t="s">
         <v>95</v>
       </c>
       <c r="E255" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" t="s">
         <v>813</v>
@@ -13353,187 +13365,187 @@
       </c>
       <c r="B259" t="s">
         <v>824</v>
       </c>
       <c r="C259">
         <v>12250908000132</v>
       </c>
       <c r="D259" t="s">
         <v>825</v>
       </c>
       <c r="E259" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" t="s">
         <v>827</v>
       </c>
       <c r="B260" t="s">
         <v>828</v>
       </c>
       <c r="C260">
         <v>12250908000132</v>
       </c>
       <c r="D260" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="E260" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" t="s">
         <v>830</v>
       </c>
       <c r="B261" t="s">
         <v>831</v>
       </c>
       <c r="C261">
         <v>12250908000132</v>
       </c>
       <c r="D261" t="s">
         <v>520</v>
       </c>
       <c r="E261" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" t="s">
         <v>833</v>
       </c>
       <c r="B262" t="s">
         <v>834</v>
       </c>
       <c r="C262">
         <v>12250908000132</v>
       </c>
       <c r="D262" t="s">
         <v>835</v>
       </c>
       <c r="E262" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" t="s">
         <v>837</v>
       </c>
       <c r="B263" t="s">
         <v>838</v>
       </c>
       <c r="C263">
         <v>12250908000132</v>
       </c>
       <c r="D263" t="s">
-        <v>618</v>
+        <v>839</v>
       </c>
       <c r="E263" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" t="s">
         <v>837</v>
       </c>
       <c r="B264" t="s">
+        <v>841</v>
+      </c>
+      <c r="C264">
+        <v>12250908000132</v>
+      </c>
+      <c r="D264" t="s">
+        <v>618</v>
+      </c>
+      <c r="E264" t="s">
         <v>840</v>
-      </c>
-[...7 lines deleted...]
-        <v>839</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" t="s">
         <v>842</v>
       </c>
       <c r="B265" t="s">
         <v>843</v>
       </c>
       <c r="C265">
         <v>12250908000132</v>
       </c>
       <c r="D265" t="s">
         <v>29</v>
       </c>
       <c r="E265" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" t="s">
         <v>845</v>
       </c>
       <c r="B266" t="s">
         <v>846</v>
       </c>
       <c r="C266">
         <v>12250908000132</v>
       </c>
       <c r="D266" t="s">
         <v>29</v>
       </c>
       <c r="E266" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" t="s">
         <v>848</v>
       </c>
       <c r="B267" t="s">
         <v>849</v>
       </c>
       <c r="C267">
         <v>12250908000132</v>
       </c>
       <c r="D267" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="E267" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" t="s">
         <v>848</v>
       </c>
       <c r="B268" t="s">
         <v>851</v>
       </c>
       <c r="C268">
         <v>12250908000132</v>
       </c>
       <c r="D268" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="E268" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" t="s">
         <v>852</v>
       </c>
       <c r="B269" t="s">
         <v>853</v>
       </c>
       <c r="C269">
         <v>12250908000132</v>
       </c>
       <c r="D269" t="s">
         <v>11</v>
       </c>
       <c r="E269" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" t="s">
         <v>855</v>
@@ -13557,5712 +13569,5712 @@
       </c>
       <c r="B271" t="s">
         <v>860</v>
       </c>
       <c r="C271">
         <v>12250908000132</v>
       </c>
       <c r="D271" t="s">
         <v>132</v>
       </c>
       <c r="E271" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" t="s">
         <v>862</v>
       </c>
       <c r="B272" t="s">
         <v>863</v>
       </c>
       <c r="C272">
         <v>12250908000132</v>
       </c>
       <c r="D272" t="s">
-        <v>95</v>
+        <v>864</v>
       </c>
       <c r="E272" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="B273" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="C273">
         <v>12250908000132</v>
       </c>
       <c r="D273" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="E273" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="B274" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="C274">
         <v>12250908000132</v>
       </c>
       <c r="D274" t="s">
-        <v>139</v>
+        <v>11</v>
       </c>
       <c r="E274" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="B275" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="C275">
         <v>12250908000132</v>
       </c>
       <c r="D275" t="s">
-        <v>11</v>
+        <v>139</v>
       </c>
       <c r="E275" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="B276" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="C276">
         <v>12250908000132</v>
       </c>
       <c r="D276" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E276" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="B277" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="C277">
         <v>12250908000132</v>
       </c>
       <c r="D277" t="s">
-        <v>879</v>
+        <v>39</v>
       </c>
       <c r="E277" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" t="s">
         <v>881</v>
       </c>
       <c r="B278" t="s">
         <v>882</v>
       </c>
       <c r="C278">
         <v>12250908000132</v>
       </c>
       <c r="D278" t="s">
-        <v>359</v>
+        <v>883</v>
       </c>
       <c r="E278" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="B279" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="C279">
         <v>12250908000132</v>
       </c>
       <c r="D279" t="s">
-        <v>886</v>
+        <v>359</v>
       </c>
       <c r="E279" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" t="s">
         <v>888</v>
       </c>
       <c r="B280" t="s">
         <v>889</v>
       </c>
       <c r="C280">
         <v>12250908000132</v>
       </c>
       <c r="D280" t="s">
-        <v>183</v>
+        <v>890</v>
       </c>
       <c r="E280" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="B281" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="C281">
         <v>12250908000132</v>
       </c>
       <c r="D281" t="s">
-        <v>11</v>
+        <v>183</v>
       </c>
       <c r="E281" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="B282" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="C282">
         <v>12250908000132</v>
       </c>
       <c r="D282" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E282" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="B283" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="C283">
         <v>12250908000132</v>
       </c>
       <c r="D283" t="s">
-        <v>359</v>
+        <v>29</v>
       </c>
       <c r="E283" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="B284" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="C284">
         <v>12250908000132</v>
       </c>
       <c r="D284" t="s">
-        <v>902</v>
+        <v>359</v>
       </c>
       <c r="E284" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" t="s">
         <v>904</v>
       </c>
       <c r="B285" t="s">
         <v>905</v>
       </c>
       <c r="C285">
         <v>12250908000132</v>
       </c>
       <c r="D285" t="s">
         <v>906</v>
       </c>
       <c r="E285" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" t="s">
         <v>908</v>
       </c>
       <c r="B286" t="s">
         <v>909</v>
       </c>
       <c r="C286">
         <v>12250908000132</v>
       </c>
       <c r="D286" t="s">
         <v>910</v>
       </c>
       <c r="E286" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" t="s">
         <v>912</v>
       </c>
       <c r="B287" t="s">
         <v>913</v>
       </c>
       <c r="C287">
         <v>12250908000132</v>
       </c>
       <c r="D287" t="s">
-        <v>29</v>
+        <v>914</v>
       </c>
       <c r="E287" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="B288" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="C288">
         <v>12250908000132</v>
       </c>
       <c r="D288" t="s">
-        <v>917</v>
+        <v>29</v>
       </c>
       <c r="E288" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" t="s">
         <v>919</v>
       </c>
       <c r="B289" t="s">
         <v>920</v>
       </c>
       <c r="C289">
         <v>12250908000132</v>
       </c>
       <c r="D289" t="s">
-        <v>166</v>
+        <v>921</v>
       </c>
       <c r="E289" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="B290" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="C290">
         <v>12250908000132</v>
       </c>
       <c r="D290" t="s">
-        <v>359</v>
+        <v>166</v>
       </c>
       <c r="E290" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="B291" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="C291">
         <v>12250908000132</v>
       </c>
       <c r="D291" t="s">
-        <v>39</v>
+        <v>359</v>
       </c>
       <c r="E291" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="B292" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="C292">
         <v>12250908000132</v>
       </c>
       <c r="D292" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E292" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="B293" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="C293">
         <v>12250908000132</v>
       </c>
       <c r="D293" t="s">
-        <v>438</v>
+        <v>11</v>
       </c>
       <c r="E293" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="B294" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="C294">
         <v>12250908000132</v>
       </c>
       <c r="D294" t="s">
-        <v>11</v>
+        <v>438</v>
       </c>
       <c r="E294" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="B295" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="C295">
         <v>12250908000132</v>
       </c>
       <c r="D295" t="s">
         <v>11</v>
       </c>
       <c r="E295" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="B296" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="C296">
         <v>12250908000132</v>
       </c>
       <c r="D296" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="E296" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="B297" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="C297">
         <v>12250908000132</v>
       </c>
       <c r="D297" t="s">
-        <v>421</v>
+        <v>910</v>
       </c>
       <c r="E297" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="B298" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="C298">
         <v>12250908000132</v>
       </c>
       <c r="D298" t="s">
-        <v>11</v>
+        <v>421</v>
       </c>
       <c r="E298" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="B299" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="C299">
         <v>12250908000132</v>
       </c>
       <c r="D299" t="s">
-        <v>376</v>
+        <v>11</v>
       </c>
       <c r="E299" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="B300" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="C300">
         <v>12250908000132</v>
       </c>
       <c r="D300" t="s">
-        <v>11</v>
+        <v>376</v>
       </c>
       <c r="E300" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="B301" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="C301">
         <v>12250908000132</v>
       </c>
       <c r="D301" t="s">
-        <v>957</v>
+        <v>11</v>
       </c>
       <c r="E301" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" t="s">
         <v>959</v>
       </c>
       <c r="B302" t="s">
         <v>960</v>
       </c>
       <c r="C302">
         <v>12250908000132</v>
       </c>
       <c r="D302" t="s">
-        <v>132</v>
+        <v>961</v>
       </c>
       <c r="E302" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="B303" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="C303">
         <v>12250908000132</v>
       </c>
       <c r="D303" t="s">
-        <v>421</v>
+        <v>132</v>
       </c>
       <c r="E303" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="B304" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="C304">
         <v>12250908000132</v>
       </c>
       <c r="D304" t="s">
-        <v>967</v>
+        <v>421</v>
       </c>
       <c r="E304" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" t="s">
         <v>969</v>
       </c>
       <c r="B305" t="s">
         <v>970</v>
       </c>
       <c r="C305">
         <v>12250908000132</v>
       </c>
       <c r="D305" t="s">
-        <v>95</v>
+        <v>971</v>
       </c>
       <c r="E305" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="B306" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="C306">
         <v>12250908000132</v>
       </c>
       <c r="D306" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="E306" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="B307" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="C307">
         <v>12250908000132</v>
       </c>
       <c r="D307" t="s">
-        <v>158</v>
+        <v>68</v>
       </c>
       <c r="E307" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="B308" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="C308">
         <v>12250908000132</v>
       </c>
       <c r="D308" t="s">
-        <v>39</v>
+        <v>157</v>
       </c>
       <c r="E308" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="B309" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="C309">
         <v>12250908000132</v>
       </c>
       <c r="D309" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="E309" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="B310" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="C310">
         <v>12250908000132</v>
       </c>
       <c r="D310" t="s">
-        <v>132</v>
+        <v>68</v>
       </c>
       <c r="E310" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="B311" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="C311">
         <v>12250908000132</v>
       </c>
       <c r="D311" t="s">
-        <v>29</v>
+        <v>132</v>
       </c>
       <c r="E311" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="B312" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C312">
         <v>12250908000132</v>
       </c>
       <c r="D312" t="s">
-        <v>95</v>
+        <v>29</v>
       </c>
       <c r="E312" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="B313" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="C313">
         <v>12250908000132</v>
       </c>
       <c r="D313" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="E313" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="B314" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="C314">
         <v>12250908000132</v>
       </c>
       <c r="D314" t="s">
-        <v>132</v>
+        <v>11</v>
       </c>
       <c r="E314" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="B315" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="C315">
         <v>12250908000132</v>
       </c>
       <c r="D315" t="s">
-        <v>89</v>
+        <v>132</v>
       </c>
       <c r="E315" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="B316" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="C316">
         <v>12250908000132</v>
       </c>
       <c r="D316" t="s">
-        <v>29</v>
+        <v>89</v>
       </c>
       <c r="E316" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" t="s">
         <v>1003</v>
       </c>
       <c r="B317" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="C317">
         <v>12250908000132</v>
       </c>
       <c r="D317" t="s">
+        <v>29</v>
+      </c>
+      <c r="E317" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" t="s">
         <v>1007</v>
       </c>
       <c r="B318" t="s">
         <v>1008</v>
       </c>
       <c r="C318">
         <v>12250908000132</v>
       </c>
       <c r="D318" t="s">
-        <v>46</v>
+        <v>1009</v>
       </c>
       <c r="E318" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="B319" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="C319">
         <v>12250908000132</v>
       </c>
       <c r="D319" t="s">
-        <v>1012</v>
+        <v>46</v>
       </c>
       <c r="E319" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" t="s">
         <v>1014</v>
       </c>
       <c r="B320" t="s">
         <v>1015</v>
       </c>
       <c r="C320">
         <v>12250908000132</v>
       </c>
       <c r="D320" t="s">
         <v>1016</v>
       </c>
       <c r="E320" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" t="s">
         <v>1018</v>
       </c>
       <c r="B321" t="s">
         <v>1019</v>
       </c>
       <c r="C321">
         <v>12250908000132</v>
       </c>
       <c r="D321" t="s">
-        <v>11</v>
+        <v>1020</v>
       </c>
       <c r="E321" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="B322" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="C322">
         <v>12250908000132</v>
       </c>
       <c r="D322" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="E322" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="B323" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="C323">
         <v>12250908000132</v>
       </c>
       <c r="D323" t="s">
-        <v>39</v>
+        <v>95</v>
       </c>
       <c r="E323" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="B324" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="C324">
         <v>12250908000132</v>
       </c>
       <c r="D324" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E324" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B325" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C325">
         <v>12250908000132</v>
       </c>
       <c r="D325" t="s">
         <v>11</v>
       </c>
       <c r="E325" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="B326" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="C326">
         <v>12250908000132</v>
       </c>
       <c r="D326" t="s">
-        <v>1035</v>
+        <v>11</v>
       </c>
       <c r="E326" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" t="s">
         <v>1037</v>
       </c>
       <c r="B327" t="s">
         <v>1038</v>
       </c>
       <c r="C327">
         <v>12250908000132</v>
       </c>
       <c r="D327" t="s">
-        <v>95</v>
+        <v>1039</v>
       </c>
       <c r="E327" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="B328" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="C328">
         <v>12250908000132</v>
       </c>
       <c r="D328" t="s">
-        <v>1042</v>
+        <v>95</v>
       </c>
       <c r="E328" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" t="s">
         <v>1044</v>
       </c>
       <c r="B329" t="s">
         <v>1045</v>
       </c>
       <c r="C329">
         <v>12250908000132</v>
       </c>
       <c r="D329" t="s">
-        <v>11</v>
+        <v>1046</v>
       </c>
       <c r="E329" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="B330" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="C330">
         <v>12250908000132</v>
       </c>
       <c r="D330" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E330" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="B331" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="C331">
         <v>12250908000132</v>
       </c>
       <c r="D331" t="s">
-        <v>95</v>
+        <v>39</v>
       </c>
       <c r="E331" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="B332" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="C332">
         <v>12250908000132</v>
       </c>
       <c r="D332" t="s">
-        <v>376</v>
+        <v>95</v>
       </c>
       <c r="E332" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="B333" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="C333">
         <v>12250908000132</v>
       </c>
       <c r="D333" t="s">
-        <v>39</v>
+        <v>376</v>
       </c>
       <c r="E333" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="B334" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="C334">
         <v>12250908000132</v>
       </c>
       <c r="D334" t="s">
-        <v>1061</v>
+        <v>39</v>
       </c>
       <c r="E334" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" t="s">
         <v>1063</v>
       </c>
       <c r="B335" t="s">
         <v>1064</v>
       </c>
       <c r="C335">
         <v>12250908000132</v>
       </c>
       <c r="D335" t="s">
-        <v>95</v>
+        <v>1065</v>
       </c>
       <c r="E335" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="B336" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="C336">
         <v>12250908000132</v>
       </c>
       <c r="D336" t="s">
-        <v>166</v>
+        <v>95</v>
       </c>
       <c r="E336" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="B337" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="C337">
         <v>12250908000132</v>
       </c>
       <c r="D337" t="s">
-        <v>39</v>
+        <v>166</v>
       </c>
       <c r="E337" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="B338" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="C338">
         <v>12250908000132</v>
       </c>
       <c r="D338" t="s">
         <v>39</v>
       </c>
       <c r="E338" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="B339" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="C339">
         <v>12250908000132</v>
       </c>
       <c r="D339" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="E339" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="B340" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="C340">
         <v>12250908000132</v>
       </c>
       <c r="D340" t="s">
-        <v>82</v>
+        <v>57</v>
       </c>
       <c r="E340" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="B341" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="C341">
         <v>12250908000132</v>
       </c>
       <c r="D341" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="E341" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="B342" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="C342">
         <v>12250908000132</v>
       </c>
       <c r="D342" t="s">
-        <v>1086</v>
+        <v>95</v>
       </c>
       <c r="E342" t="s">
         <v>1087</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" t="s">
         <v>1088</v>
       </c>
       <c r="B343" t="s">
         <v>1089</v>
       </c>
       <c r="C343">
         <v>12250908000132</v>
       </c>
       <c r="D343" t="s">
-        <v>757</v>
+        <v>1090</v>
       </c>
       <c r="E343" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="B344" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="C344">
         <v>12250908000132</v>
       </c>
       <c r="D344" t="s">
-        <v>1093</v>
+        <v>759</v>
       </c>
       <c r="E344" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" t="s">
         <v>1095</v>
       </c>
       <c r="B345" t="s">
         <v>1096</v>
       </c>
       <c r="C345">
         <v>12250908000132</v>
       </c>
       <c r="D345" t="s">
         <v>1097</v>
       </c>
       <c r="E345" t="s">
         <v>1098</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" t="s">
         <v>1099</v>
       </c>
       <c r="B346" t="s">
         <v>1100</v>
       </c>
       <c r="C346">
         <v>12250908000132</v>
       </c>
       <c r="D346" t="s">
-        <v>11</v>
+        <v>1101</v>
       </c>
       <c r="E346" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="B347" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="C347">
         <v>12250908000132</v>
       </c>
       <c r="D347" t="s">
-        <v>728</v>
+        <v>11</v>
       </c>
       <c r="E347" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="B348" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="C348">
         <v>12250908000132</v>
       </c>
       <c r="D348" t="s">
-        <v>1107</v>
+        <v>728</v>
       </c>
       <c r="E348" t="s">
         <v>1108</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" t="s">
         <v>1109</v>
       </c>
       <c r="B349" t="s">
         <v>1110</v>
       </c>
       <c r="C349">
         <v>12250908000132</v>
       </c>
       <c r="D349" t="s">
         <v>1111</v>
       </c>
       <c r="E349" t="s">
         <v>1112</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" t="s">
         <v>1113</v>
       </c>
       <c r="B350" t="s">
         <v>1114</v>
       </c>
       <c r="C350">
         <v>12250908000132</v>
       </c>
       <c r="D350" t="s">
-        <v>68</v>
+        <v>1115</v>
       </c>
       <c r="E350" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="B351" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="C351">
         <v>12250908000132</v>
       </c>
       <c r="D351" t="s">
-        <v>95</v>
+        <v>68</v>
       </c>
       <c r="E351" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="B352" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="C352">
         <v>12250908000132</v>
       </c>
       <c r="D352" t="s">
         <v>95</v>
       </c>
       <c r="E352" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="B353" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="C353">
         <v>12250908000132</v>
       </c>
       <c r="D353" t="s">
-        <v>1124</v>
+        <v>95</v>
       </c>
       <c r="E353" t="s">
         <v>1125</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" t="s">
         <v>1126</v>
       </c>
       <c r="B354" t="s">
         <v>1127</v>
       </c>
       <c r="C354">
         <v>12250908000132</v>
       </c>
       <c r="D354" t="s">
         <v>1128</v>
       </c>
       <c r="E354" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" t="s">
         <v>1130</v>
       </c>
       <c r="B355" t="s">
         <v>1131</v>
       </c>
       <c r="C355">
         <v>12250908000132</v>
       </c>
       <c r="D355" t="s">
-        <v>68</v>
+        <v>1132</v>
       </c>
       <c r="E355" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="B356" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="C356">
         <v>12250908000132</v>
       </c>
       <c r="D356" t="s">
         <v>89</v>
       </c>
       <c r="E356" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" t="s">
         <v>1134</v>
       </c>
       <c r="B357" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="C357">
         <v>12250908000132</v>
       </c>
       <c r="D357" t="s">
-        <v>89</v>
+        <v>68</v>
       </c>
       <c r="E357" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="B358" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="C358">
         <v>12250908000132</v>
       </c>
       <c r="D358" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="E358" t="s">
-        <v>1136</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="B359" t="s">
-        <v>1139</v>
+        <v>1142</v>
       </c>
       <c r="C359">
         <v>12250908000132</v>
       </c>
       <c r="D359" t="s">
         <v>387</v>
       </c>
       <c r="E359" t="s">
-        <v>1136</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
       <c r="B360" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C360">
+        <v>12250908000132</v>
+      </c>
+      <c r="D360" t="s">
+        <v>89</v>
+      </c>
+      <c r="E360" t="s">
         <v>1141</v>
-      </c>
-[...7 lines deleted...]
-        <v>1143</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" t="s">
         <v>1144</v>
       </c>
       <c r="B361" t="s">
         <v>1145</v>
       </c>
       <c r="C361">
         <v>12250908000132</v>
       </c>
       <c r="D361" t="s">
-        <v>359</v>
+        <v>1146</v>
       </c>
       <c r="E361" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="B362" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="C362">
         <v>12250908000132</v>
       </c>
       <c r="D362" t="s">
-        <v>39</v>
+        <v>359</v>
       </c>
       <c r="E362" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="B363" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="C363">
         <v>12250908000132</v>
       </c>
       <c r="D363" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="E363" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="B364" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="C364">
         <v>12250908000132</v>
       </c>
       <c r="D364" t="s">
-        <v>89</v>
+        <v>46</v>
       </c>
       <c r="E364" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" t="s">
-        <v>1153</v>
+        <v>1157</v>
       </c>
       <c r="B365" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="C365">
         <v>12250908000132</v>
       </c>
       <c r="D365" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="E365" t="s">
-        <v>1155</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" t="s">
         <v>1157</v>
       </c>
       <c r="B366" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="C366">
         <v>12250908000132</v>
       </c>
       <c r="D366" t="s">
+        <v>82</v>
+      </c>
+      <c r="E366" t="s">
         <v>1159</v>
-      </c>
-[...1 lines deleted...]
-        <v>1160</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" t="s">
         <v>1161</v>
       </c>
       <c r="B367" t="s">
         <v>1162</v>
       </c>
       <c r="C367">
         <v>12250908000132</v>
       </c>
       <c r="D367" t="s">
         <v>1163</v>
       </c>
       <c r="E367" t="s">
         <v>1164</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" t="s">
         <v>1165</v>
       </c>
       <c r="B368" t="s">
         <v>1166</v>
       </c>
       <c r="C368">
         <v>12250908000132</v>
       </c>
       <c r="D368" t="s">
-        <v>57</v>
+        <v>1167</v>
       </c>
       <c r="E368" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="B369" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="C369">
         <v>12250908000132</v>
       </c>
       <c r="D369" t="s">
-        <v>89</v>
+        <v>57</v>
       </c>
       <c r="E369" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" t="s">
-        <v>1168</v>
+        <v>1172</v>
       </c>
       <c r="B370" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="C370">
         <v>12250908000132</v>
       </c>
       <c r="D370" t="s">
-        <v>158</v>
+        <v>89</v>
       </c>
       <c r="E370" t="s">
-        <v>1170</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" t="s">
         <v>1172</v>
       </c>
       <c r="B371" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="C371">
         <v>12250908000132</v>
       </c>
       <c r="D371" t="s">
-        <v>29</v>
+        <v>157</v>
       </c>
       <c r="E371" t="s">
         <v>1174</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="B372" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="C372">
         <v>12250908000132</v>
       </c>
       <c r="D372" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="E372" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="B373" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="C373">
         <v>12250908000132</v>
       </c>
       <c r="D373" t="s">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="E373" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="B374" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="C374">
         <v>12250908000132</v>
       </c>
       <c r="D374" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E374" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="B375" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="C375">
         <v>12250908000132</v>
       </c>
       <c r="D375" t="s">
-        <v>1186</v>
+        <v>39</v>
       </c>
       <c r="E375" t="s">
         <v>1187</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" t="s">
         <v>1188</v>
       </c>
       <c r="B376" t="s">
         <v>1189</v>
       </c>
       <c r="C376">
         <v>12250908000132</v>
       </c>
       <c r="D376" t="s">
-        <v>39</v>
+        <v>1190</v>
       </c>
       <c r="E376" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="B377" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="C377">
         <v>12250908000132</v>
       </c>
       <c r="D377" t="s">
-        <v>1193</v>
+        <v>39</v>
       </c>
       <c r="E377" t="s">
         <v>1194</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" t="s">
         <v>1195</v>
       </c>
       <c r="B378" t="s">
         <v>1196</v>
       </c>
       <c r="C378">
         <v>12250908000132</v>
       </c>
       <c r="D378" t="s">
-        <v>11</v>
+        <v>1197</v>
       </c>
       <c r="E378" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="B379" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="C379">
         <v>12250908000132</v>
       </c>
       <c r="D379" t="s">
         <v>11</v>
       </c>
       <c r="E379" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="B380" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="C380">
         <v>12250908000132</v>
       </c>
       <c r="D380" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E380" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="B381" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="C381">
         <v>12250908000132</v>
       </c>
       <c r="D381" t="s">
-        <v>1206</v>
+        <v>29</v>
       </c>
       <c r="E381" t="s">
         <v>1207</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" t="s">
         <v>1208</v>
       </c>
       <c r="B382" t="s">
         <v>1209</v>
       </c>
       <c r="C382">
         <v>12250908000132</v>
       </c>
       <c r="D382" t="s">
         <v>1210</v>
       </c>
       <c r="E382" t="s">
         <v>1211</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" t="s">
         <v>1212</v>
       </c>
       <c r="B383" t="s">
         <v>1213</v>
       </c>
       <c r="C383">
         <v>12250908000132</v>
       </c>
       <c r="D383" t="s">
-        <v>29</v>
+        <v>1214</v>
       </c>
       <c r="E383" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="B384" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="C384">
         <v>12250908000132</v>
       </c>
       <c r="D384" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="E384" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="B385" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="C385">
         <v>12250908000132</v>
       </c>
       <c r="D385" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E385" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" t="s">
-        <v>1218</v>
+        <v>1222</v>
       </c>
       <c r="B386" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="C386">
         <v>12250908000132</v>
       </c>
       <c r="D386" t="s">
-        <v>1222</v>
+        <v>89</v>
       </c>
       <c r="E386" t="s">
-        <v>1220</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" t="s">
-        <v>1223</v>
+        <v>1222</v>
       </c>
       <c r="B387" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C387">
+        <v>12250908000132</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E387" t="s">
         <v>1224</v>
-      </c>
-[...7 lines deleted...]
-        <v>1225</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="B388" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="C388">
         <v>12250908000132</v>
       </c>
       <c r="D388" t="s">
-        <v>57</v>
+        <v>890</v>
       </c>
       <c r="E388" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="B389" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="C389">
         <v>12250908000132</v>
       </c>
       <c r="D389" t="s">
-        <v>1231</v>
+        <v>57</v>
       </c>
       <c r="E389" t="s">
         <v>1232</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" t="s">
         <v>1233</v>
       </c>
       <c r="B390" t="s">
         <v>1234</v>
       </c>
       <c r="C390">
         <v>12250908000132</v>
       </c>
       <c r="D390" t="s">
-        <v>11</v>
+        <v>1235</v>
       </c>
       <c r="E390" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="B391" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="C391">
         <v>12250908000132</v>
       </c>
       <c r="D391" t="s">
-        <v>359</v>
+        <v>11</v>
       </c>
       <c r="E391" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="B392" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="C392">
         <v>12250908000132</v>
       </c>
       <c r="D392" t="s">
-        <v>11</v>
+        <v>359</v>
       </c>
       <c r="E392" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="B393" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="C393">
         <v>12250908000132</v>
       </c>
       <c r="D393" t="s">
-        <v>1244</v>
+        <v>11</v>
       </c>
       <c r="E393" t="s">
         <v>1245</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" t="s">
         <v>1246</v>
       </c>
       <c r="B394" t="s">
         <v>1247</v>
       </c>
       <c r="C394">
         <v>12250908000132</v>
       </c>
       <c r="D394" t="s">
-        <v>29</v>
+        <v>1248</v>
       </c>
       <c r="E394" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="B395" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="C395">
         <v>12250908000132</v>
       </c>
       <c r="D395" t="s">
-        <v>1251</v>
+        <v>29</v>
       </c>
       <c r="E395" t="s">
         <v>1252</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" t="s">
         <v>1253</v>
       </c>
       <c r="B396" t="s">
         <v>1254</v>
       </c>
       <c r="C396">
         <v>12250908000132</v>
       </c>
       <c r="D396" t="s">
-        <v>786</v>
+        <v>1255</v>
       </c>
       <c r="E396" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="B397" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="C397">
         <v>12250908000132</v>
       </c>
       <c r="D397" t="s">
-        <v>1258</v>
+        <v>786</v>
       </c>
       <c r="E397" t="s">
         <v>1259</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" t="s">
         <v>1260</v>
       </c>
       <c r="B398" t="s">
         <v>1261</v>
       </c>
       <c r="C398">
         <v>12250908000132</v>
       </c>
       <c r="D398" t="s">
-        <v>520</v>
+        <v>1262</v>
       </c>
       <c r="E398" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="B399" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="C399">
         <v>12250908000132</v>
       </c>
       <c r="D399" t="s">
-        <v>11</v>
+        <v>520</v>
       </c>
       <c r="E399" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="B400" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="C400">
         <v>12250908000132</v>
       </c>
       <c r="D400" t="s">
         <v>11</v>
       </c>
       <c r="E400" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="B401" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="C401">
         <v>12250908000132</v>
       </c>
       <c r="D401" t="s">
         <v>11</v>
       </c>
       <c r="E401" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="B402" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="C402">
         <v>12250908000132</v>
       </c>
       <c r="D402" t="s">
-        <v>1274</v>
+        <v>11</v>
       </c>
       <c r="E402" t="s">
         <v>1275</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" t="s">
         <v>1276</v>
       </c>
       <c r="B403" t="s">
         <v>1277</v>
       </c>
       <c r="C403">
         <v>12250908000132</v>
       </c>
       <c r="D403" t="s">
-        <v>95</v>
+        <v>1278</v>
       </c>
       <c r="E403" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="B404" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="C404">
         <v>12250908000132</v>
       </c>
       <c r="D404" t="s">
-        <v>1281</v>
+        <v>95</v>
       </c>
       <c r="E404" t="s">
         <v>1282</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" t="s">
         <v>1283</v>
       </c>
       <c r="B405" t="s">
         <v>1284</v>
       </c>
       <c r="C405">
         <v>12250908000132</v>
       </c>
       <c r="D405" t="s">
-        <v>15</v>
+        <v>1285</v>
       </c>
       <c r="E405" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="B406" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="C406">
         <v>12250908000132</v>
       </c>
       <c r="D406" t="s">
-        <v>359</v>
+        <v>15</v>
       </c>
       <c r="E406" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="B407" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="C407">
         <v>12250908000132</v>
       </c>
       <c r="D407" t="s">
-        <v>538</v>
+        <v>359</v>
       </c>
       <c r="E407" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="B408" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="C408">
         <v>12250908000132</v>
       </c>
       <c r="D408" t="s">
-        <v>359</v>
+        <v>538</v>
       </c>
       <c r="E408" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="B409" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="C409">
         <v>12250908000132</v>
       </c>
       <c r="D409" t="s">
-        <v>166</v>
+        <v>359</v>
       </c>
       <c r="E409" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="B410" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="C410">
         <v>12250908000132</v>
       </c>
       <c r="D410" t="s">
-        <v>376</v>
+        <v>166</v>
       </c>
       <c r="E410" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="B411" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="C411">
         <v>12250908000132</v>
       </c>
       <c r="D411" t="s">
-        <v>1303</v>
+        <v>376</v>
       </c>
       <c r="E411" t="s">
         <v>1304</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" t="s">
         <v>1305</v>
       </c>
       <c r="B412" t="s">
         <v>1306</v>
       </c>
       <c r="C412">
         <v>12250908000132</v>
       </c>
       <c r="D412" t="s">
-        <v>95</v>
+        <v>1307</v>
       </c>
       <c r="E412" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="B413" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="C413">
         <v>12250908000132</v>
       </c>
       <c r="D413" t="s">
         <v>95</v>
       </c>
       <c r="E413" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="B414" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="C414">
         <v>12250908000132</v>
       </c>
       <c r="D414" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="E414" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="B415" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="C415">
         <v>12250908000132</v>
       </c>
       <c r="D415" t="s">
-        <v>1316</v>
+        <v>11</v>
       </c>
       <c r="E415" t="s">
         <v>1317</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" t="s">
         <v>1318</v>
       </c>
       <c r="B416" t="s">
         <v>1319</v>
       </c>
       <c r="C416">
         <v>12250908000132</v>
       </c>
       <c r="D416" t="s">
         <v>1320</v>
       </c>
       <c r="E416" t="s">
         <v>1321</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" t="s">
         <v>1322</v>
       </c>
       <c r="B417" t="s">
         <v>1323</v>
       </c>
       <c r="C417">
         <v>12250908000132</v>
       </c>
       <c r="D417" t="s">
         <v>1324</v>
       </c>
       <c r="E417" t="s">
         <v>1325</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" t="s">
         <v>1326</v>
       </c>
       <c r="B418" t="s">
         <v>1327</v>
       </c>
       <c r="C418">
         <v>12250908000132</v>
       </c>
       <c r="D418" t="s">
-        <v>618</v>
+        <v>1328</v>
       </c>
       <c r="E418" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="B419" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="C419">
         <v>12250908000132</v>
       </c>
       <c r="D419" t="s">
-        <v>1331</v>
+        <v>618</v>
       </c>
       <c r="E419" t="s">
         <v>1332</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" t="s">
         <v>1333</v>
       </c>
       <c r="B420" t="s">
         <v>1334</v>
       </c>
       <c r="C420">
         <v>12250908000132</v>
       </c>
       <c r="D420" t="s">
-        <v>11</v>
+        <v>1335</v>
       </c>
       <c r="E420" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="B421" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="C421">
         <v>12250908000132</v>
       </c>
       <c r="D421" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E421" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="B422" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="C422">
         <v>12250908000132</v>
       </c>
       <c r="D422" t="s">
-        <v>1341</v>
+        <v>29</v>
       </c>
       <c r="E422" t="s">
         <v>1342</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" t="s">
         <v>1343</v>
       </c>
       <c r="B423" t="s">
         <v>1344</v>
       </c>
       <c r="C423">
         <v>12250908000132</v>
       </c>
       <c r="D423" t="s">
-        <v>29</v>
+        <v>1345</v>
       </c>
       <c r="E423" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="B424" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="C424">
         <v>12250908000132</v>
       </c>
       <c r="D424" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E424" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="B425" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="C425">
         <v>12250908000132</v>
       </c>
       <c r="D425" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="E425" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="B426" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="C426">
         <v>12250908000132</v>
       </c>
       <c r="D426" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E426" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="B427" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="C427">
         <v>12250908000132</v>
       </c>
       <c r="D427" t="s">
-        <v>1357</v>
+        <v>11</v>
       </c>
       <c r="E427" t="s">
         <v>1358</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" t="s">
         <v>1359</v>
       </c>
       <c r="B428" t="s">
         <v>1360</v>
       </c>
       <c r="C428">
         <v>12250908000132</v>
       </c>
       <c r="D428" t="s">
-        <v>11</v>
+        <v>1361</v>
       </c>
       <c r="E428" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="B429" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="C429">
         <v>12250908000132</v>
       </c>
       <c r="D429" t="s">
         <v>11</v>
       </c>
       <c r="E429" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="B430" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="C430">
         <v>12250908000132</v>
       </c>
       <c r="D430" t="s">
-        <v>1367</v>
+        <v>11</v>
       </c>
       <c r="E430" t="s">
         <v>1368</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" t="s">
         <v>1369</v>
       </c>
       <c r="B431" t="s">
         <v>1370</v>
       </c>
       <c r="C431">
         <v>12250908000132</v>
       </c>
       <c r="D431" t="s">
         <v>1371</v>
       </c>
       <c r="E431" t="s">
         <v>1372</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" t="s">
-        <v>1369</v>
+        <v>1373</v>
       </c>
       <c r="B432" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="C432">
         <v>12250908000132</v>
       </c>
       <c r="D432" t="s">
-        <v>193</v>
+        <v>1375</v>
       </c>
       <c r="E432" t="s">
-        <v>1372</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" t="s">
-        <v>1374</v>
+        <v>1373</v>
       </c>
       <c r="B433" t="s">
-        <v>1375</v>
+        <v>1377</v>
       </c>
       <c r="C433">
         <v>12250908000132</v>
       </c>
       <c r="D433" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="E433" t="s">
         <v>1376</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="B434" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="C434">
         <v>12250908000132</v>
       </c>
       <c r="D434" t="s">
-        <v>1379</v>
+        <v>183</v>
       </c>
       <c r="E434" t="s">
         <v>1380</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" t="s">
         <v>1381</v>
       </c>
       <c r="B435" t="s">
         <v>1382</v>
       </c>
       <c r="C435">
         <v>12250908000132</v>
       </c>
       <c r="D435" t="s">
-        <v>902</v>
+        <v>1383</v>
       </c>
       <c r="E435" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="B436" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="C436">
         <v>12250908000132</v>
       </c>
       <c r="D436" t="s">
-        <v>29</v>
+        <v>906</v>
       </c>
       <c r="E436" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="B437" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="C437">
         <v>12250908000132</v>
       </c>
       <c r="D437" t="s">
-        <v>1389</v>
+        <v>29</v>
       </c>
       <c r="E437" t="s">
         <v>1390</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" t="s">
         <v>1391</v>
       </c>
       <c r="B438" t="s">
         <v>1392</v>
       </c>
       <c r="C438">
         <v>12250908000132</v>
       </c>
       <c r="D438" t="s">
         <v>1393</v>
       </c>
       <c r="E438" t="s">
         <v>1394</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" t="s">
         <v>1395</v>
       </c>
       <c r="B439" t="s">
         <v>1396</v>
       </c>
       <c r="C439">
         <v>12250908000132</v>
       </c>
       <c r="D439" t="s">
-        <v>120</v>
+        <v>1397</v>
       </c>
       <c r="E439" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="B440" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="C440">
         <v>12250908000132</v>
       </c>
       <c r="D440" t="s">
-        <v>15</v>
+        <v>120</v>
       </c>
       <c r="E440" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="B441" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C441">
         <v>12250908000132</v>
       </c>
       <c r="D441" t="s">
-        <v>1403</v>
+        <v>15</v>
       </c>
       <c r="E441" t="s">
         <v>1404</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" t="s">
         <v>1405</v>
       </c>
       <c r="B442" t="s">
         <v>1406</v>
       </c>
       <c r="C442">
         <v>12250908000132</v>
       </c>
       <c r="D442" t="s">
-        <v>95</v>
+        <v>1407</v>
       </c>
       <c r="E442" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="B443" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="C443">
         <v>12250908000132</v>
       </c>
       <c r="D443" t="s">
-        <v>29</v>
+        <v>95</v>
       </c>
       <c r="E443" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="B444" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="C444">
         <v>12250908000132</v>
       </c>
       <c r="D444" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="E444" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="B445" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="C445">
         <v>12250908000132</v>
       </c>
       <c r="D445" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E445" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="B446" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="C446">
         <v>12250908000132</v>
       </c>
       <c r="D446" t="s">
-        <v>1419</v>
+        <v>39</v>
       </c>
       <c r="E446" t="s">
         <v>1420</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" t="s">
         <v>1421</v>
       </c>
       <c r="B447" t="s">
         <v>1422</v>
       </c>
       <c r="C447">
         <v>12250908000132</v>
       </c>
       <c r="D447" t="s">
         <v>1423</v>
       </c>
       <c r="E447" t="s">
         <v>1424</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" t="s">
         <v>1425</v>
       </c>
       <c r="B448" t="s">
         <v>1426</v>
       </c>
       <c r="C448">
         <v>12250908000132</v>
       </c>
       <c r="D448" t="s">
         <v>1427</v>
       </c>
       <c r="E448" t="s">
         <v>1428</v>
       </c>
     </row>
     <row r="449" spans="1:5">
       <c r="A449" t="s">
         <v>1429</v>
       </c>
       <c r="B449" t="s">
         <v>1430</v>
       </c>
       <c r="C449">
         <v>12250908000132</v>
       </c>
       <c r="D449" t="s">
-        <v>15</v>
+        <v>1431</v>
       </c>
       <c r="E449" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="450" spans="1:5">
       <c r="A450" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="B450" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="C450">
         <v>12250908000132</v>
       </c>
       <c r="D450" t="s">
-        <v>917</v>
+        <v>15</v>
       </c>
       <c r="E450" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="451" spans="1:5">
       <c r="A451" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="B451" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="C451">
         <v>12250908000132</v>
       </c>
       <c r="D451" t="s">
-        <v>11</v>
+        <v>921</v>
       </c>
       <c r="E451" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="452" spans="1:5">
       <c r="A452" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="B452" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="C452">
         <v>12250908000132</v>
       </c>
       <c r="D452" t="s">
         <v>11</v>
       </c>
       <c r="E452" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="453" spans="1:5">
       <c r="A453" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="B453" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="C453">
         <v>12250908000132</v>
       </c>
       <c r="D453" t="s">
-        <v>1443</v>
+        <v>11</v>
       </c>
       <c r="E453" t="s">
         <v>1444</v>
       </c>
     </row>
     <row r="454" spans="1:5">
       <c r="A454" t="s">
         <v>1445</v>
       </c>
       <c r="B454" t="s">
         <v>1446</v>
       </c>
       <c r="C454">
         <v>12250908000132</v>
       </c>
       <c r="D454" t="s">
         <v>1447</v>
       </c>
       <c r="E454" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="455" spans="1:5">
       <c r="A455" t="s">
         <v>1449</v>
       </c>
       <c r="B455" t="s">
         <v>1450</v>
       </c>
       <c r="C455">
         <v>12250908000132</v>
       </c>
       <c r="D455" t="s">
-        <v>89</v>
+        <v>1451</v>
       </c>
       <c r="E455" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="456" spans="1:5">
       <c r="A456" t="s">
-        <v>1449</v>
+        <v>1453</v>
       </c>
       <c r="B456" t="s">
-        <v>1452</v>
+        <v>1454</v>
       </c>
       <c r="C456">
         <v>12250908000132</v>
       </c>
       <c r="D456" t="s">
-        <v>1138</v>
+        <v>89</v>
       </c>
       <c r="E456" t="s">
-        <v>1451</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="457" spans="1:5">
       <c r="A457" t="s">
-        <v>1449</v>
+        <v>1453</v>
       </c>
       <c r="B457" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="C457">
         <v>12250908000132</v>
       </c>
       <c r="D457" t="s">
-        <v>1454</v>
+        <v>1457</v>
       </c>
       <c r="E457" t="s">
-        <v>1451</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="458" spans="1:5">
       <c r="A458" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C458">
+        <v>12250908000132</v>
+      </c>
+      <c r="D458" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E458" t="s">
         <v>1455</v>
-      </c>
-[...10 lines deleted...]
-        <v>1458</v>
       </c>
     </row>
     <row r="459" spans="1:5">
       <c r="A459" t="s">
         <v>1459</v>
       </c>
       <c r="B459" t="s">
         <v>1460</v>
       </c>
       <c r="C459">
         <v>12250908000132</v>
       </c>
       <c r="D459" t="s">
         <v>1461</v>
       </c>
       <c r="E459" t="s">
         <v>1462</v>
       </c>
     </row>
     <row r="460" spans="1:5">
       <c r="A460" t="s">
         <v>1463</v>
       </c>
       <c r="B460" t="s">
         <v>1464</v>
       </c>
       <c r="C460">
         <v>12250908000132</v>
       </c>
       <c r="D460" t="s">
-        <v>15</v>
+        <v>1465</v>
       </c>
       <c r="E460" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="461" spans="1:5">
       <c r="A461" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="B461" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="C461">
         <v>12250908000132</v>
       </c>
       <c r="D461" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E461" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="462" spans="1:5">
       <c r="A462" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="B462" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="C462">
         <v>12250908000132</v>
       </c>
       <c r="D462" t="s">
-        <v>1124</v>
+        <v>11</v>
       </c>
       <c r="E462" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="463" spans="1:5">
       <c r="A463" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="B463" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="C463">
         <v>12250908000132</v>
       </c>
       <c r="D463" t="s">
-        <v>11</v>
+        <v>1128</v>
       </c>
       <c r="E463" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="464" spans="1:5">
       <c r="A464" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="B464" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="C464">
         <v>12250908000132</v>
       </c>
       <c r="D464" t="s">
-        <v>1477</v>
+        <v>11</v>
       </c>
       <c r="E464" t="s">
         <v>1478</v>
       </c>
     </row>
     <row r="465" spans="1:5">
       <c r="A465" t="s">
         <v>1479</v>
       </c>
       <c r="B465" t="s">
         <v>1480</v>
       </c>
       <c r="C465">
         <v>12250908000132</v>
       </c>
       <c r="D465" t="s">
-        <v>15</v>
+        <v>1481</v>
       </c>
       <c r="E465" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="466" spans="1:5">
       <c r="A466" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="B466" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="C466">
         <v>12250908000132</v>
       </c>
       <c r="D466" t="s">
-        <v>218</v>
+        <v>15</v>
       </c>
       <c r="E466" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="467" spans="1:5">
       <c r="A467" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="B467" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="C467">
         <v>12250908000132</v>
       </c>
       <c r="D467" t="s">
-        <v>1487</v>
+        <v>218</v>
       </c>
       <c r="E467" t="s">
         <v>1488</v>
       </c>
     </row>
     <row r="468" spans="1:5">
       <c r="A468" t="s">
-        <v>1485</v>
+        <v>1489</v>
       </c>
       <c r="B468" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="C468">
         <v>12250908000132</v>
       </c>
       <c r="D468" t="s">
         <v>621</v>
       </c>
       <c r="E468" t="s">
-        <v>1488</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="469" spans="1:5">
       <c r="A469" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
       <c r="B469" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C469">
+        <v>12250908000132</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E469" t="s">
         <v>1491</v>
-      </c>
-[...7 lines deleted...]
-        <v>1492</v>
       </c>
     </row>
     <row r="470" spans="1:5">
       <c r="A470" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="B470" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="C470">
         <v>12250908000132</v>
       </c>
       <c r="D470" t="s">
-        <v>1495</v>
+        <v>95</v>
       </c>
       <c r="E470" t="s">
         <v>1496</v>
       </c>
     </row>
     <row r="471" spans="1:5">
       <c r="A471" t="s">
         <v>1497</v>
       </c>
       <c r="B471" t="s">
         <v>1498</v>
       </c>
       <c r="C471">
         <v>12250908000132</v>
       </c>
       <c r="D471" t="s">
-        <v>29</v>
+        <v>1499</v>
       </c>
       <c r="E471" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="472" spans="1:5">
       <c r="A472" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="B472" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="C472">
         <v>12250908000132</v>
       </c>
       <c r="D472" t="s">
-        <v>359</v>
+        <v>29</v>
       </c>
       <c r="E472" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="473" spans="1:5">
       <c r="A473" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="B473" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="C473">
         <v>12250908000132</v>
       </c>
       <c r="D473" t="s">
-        <v>166</v>
+        <v>359</v>
       </c>
       <c r="E473" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="474" spans="1:5">
       <c r="A474" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="B474" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="C474">
         <v>12250908000132</v>
       </c>
       <c r="D474" t="s">
-        <v>39</v>
+        <v>166</v>
       </c>
       <c r="E474" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="475" spans="1:5">
       <c r="A475" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="B475" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="C475">
         <v>12250908000132</v>
       </c>
       <c r="D475" t="s">
-        <v>1511</v>
+        <v>39</v>
       </c>
       <c r="E475" t="s">
         <v>1512</v>
       </c>
     </row>
     <row r="476" spans="1:5">
       <c r="A476" t="s">
         <v>1513</v>
       </c>
       <c r="B476" t="s">
         <v>1514</v>
       </c>
       <c r="C476">
         <v>12250908000132</v>
       </c>
       <c r="D476" t="s">
         <v>1515</v>
       </c>
       <c r="E476" t="s">
         <v>1516</v>
       </c>
     </row>
     <row r="477" spans="1:5">
       <c r="A477" t="s">
         <v>1517</v>
       </c>
       <c r="B477" t="s">
         <v>1518</v>
       </c>
       <c r="C477">
         <v>12250908000132</v>
       </c>
       <c r="D477" t="s">
-        <v>11</v>
+        <v>1519</v>
       </c>
       <c r="E477" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="478" spans="1:5">
       <c r="A478" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="B478" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="C478">
         <v>12250908000132</v>
       </c>
       <c r="D478" t="s">
         <v>11</v>
       </c>
       <c r="E478" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="479" spans="1:5">
       <c r="A479" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="B479" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="C479">
         <v>12250908000132</v>
       </c>
       <c r="D479" t="s">
-        <v>1525</v>
+        <v>11</v>
       </c>
       <c r="E479" t="s">
         <v>1526</v>
       </c>
     </row>
     <row r="480" spans="1:5">
       <c r="A480" t="s">
         <v>1527</v>
       </c>
       <c r="B480" t="s">
         <v>1528</v>
       </c>
       <c r="C480">
         <v>12250908000132</v>
       </c>
       <c r="D480" t="s">
-        <v>39</v>
+        <v>1529</v>
       </c>
       <c r="E480" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="481" spans="1:5">
       <c r="A481" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="B481" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="C481">
         <v>12250908000132</v>
       </c>
       <c r="D481" t="s">
-        <v>1532</v>
+        <v>39</v>
       </c>
       <c r="E481" t="s">
         <v>1533</v>
       </c>
     </row>
     <row r="482" spans="1:5">
       <c r="A482" t="s">
         <v>1534</v>
       </c>
       <c r="B482" t="s">
         <v>1535</v>
       </c>
       <c r="C482">
         <v>12250908000132</v>
       </c>
       <c r="D482" t="s">
-        <v>11</v>
+        <v>1536</v>
       </c>
       <c r="E482" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="483" spans="1:5">
       <c r="A483" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="B483" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="C483">
         <v>12250908000132</v>
       </c>
       <c r="D483" t="s">
-        <v>1539</v>
+        <v>11</v>
       </c>
       <c r="E483" t="s">
         <v>1540</v>
       </c>
     </row>
     <row r="484" spans="1:5">
       <c r="A484" t="s">
         <v>1541</v>
       </c>
       <c r="B484" t="s">
         <v>1542</v>
       </c>
       <c r="C484">
         <v>12250908000132</v>
       </c>
       <c r="D484" t="s">
-        <v>39</v>
+        <v>1543</v>
       </c>
       <c r="E484" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="485" spans="1:5">
       <c r="A485" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="B485" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="C485">
         <v>12250908000132</v>
       </c>
       <c r="D485" t="s">
-        <v>359</v>
+        <v>39</v>
       </c>
       <c r="E485" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="486" spans="1:5">
       <c r="A486" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B486" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="C486">
         <v>12250908000132</v>
       </c>
       <c r="D486" t="s">
-        <v>11</v>
+        <v>359</v>
       </c>
       <c r="E486" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="487" spans="1:5">
       <c r="A487" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="B487" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="C487">
         <v>12250908000132</v>
       </c>
       <c r="D487" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E487" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="488" spans="1:5">
       <c r="A488" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="B488" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="C488">
         <v>12250908000132</v>
       </c>
       <c r="D488" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E488" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="489" spans="1:5">
       <c r="A489" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="B489" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="C489">
         <v>12250908000132</v>
       </c>
       <c r="D489" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E489" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="490" spans="1:5">
       <c r="A490" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="B490" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="C490">
         <v>12250908000132</v>
       </c>
       <c r="D490" t="s">
-        <v>1561</v>
+        <v>39</v>
       </c>
       <c r="E490" t="s">
         <v>1562</v>
       </c>
     </row>
     <row r="491" spans="1:5">
       <c r="A491" t="s">
         <v>1563</v>
       </c>
       <c r="B491" t="s">
         <v>1564</v>
       </c>
       <c r="C491">
         <v>12250908000132</v>
       </c>
       <c r="D491" t="s">
-        <v>1419</v>
+        <v>1565</v>
       </c>
       <c r="E491" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="492" spans="1:5">
       <c r="A492" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="B492" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="C492">
         <v>12250908000132</v>
       </c>
       <c r="D492" t="s">
-        <v>269</v>
+        <v>1423</v>
       </c>
       <c r="E492" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="493" spans="1:5">
       <c r="A493" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="B493" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="C493">
         <v>12250908000132</v>
       </c>
       <c r="D493" t="s">
-        <v>11</v>
+        <v>269</v>
       </c>
       <c r="E493" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="494" spans="1:5">
       <c r="A494" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="B494" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="C494">
         <v>12250908000132</v>
       </c>
       <c r="D494" t="s">
-        <v>1574</v>
+        <v>11</v>
       </c>
       <c r="E494" t="s">
         <v>1575</v>
       </c>
     </row>
     <row r="495" spans="1:5">
       <c r="A495" t="s">
         <v>1576</v>
       </c>
       <c r="B495" t="s">
         <v>1577</v>
       </c>
       <c r="C495">
         <v>12250908000132</v>
       </c>
       <c r="D495" t="s">
         <v>1578</v>
       </c>
       <c r="E495" t="s">
         <v>1579</v>
       </c>
     </row>
     <row r="496" spans="1:5">
       <c r="A496" t="s">
         <v>1580</v>
       </c>
       <c r="B496" t="s">
         <v>1581</v>
       </c>
       <c r="C496">
         <v>12250908000132</v>
       </c>
       <c r="D496" t="s">
-        <v>11</v>
+        <v>1582</v>
       </c>
       <c r="E496" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="497" spans="1:5">
       <c r="A497" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="B497" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="C497">
         <v>12250908000132</v>
       </c>
       <c r="D497" t="s">
-        <v>1035</v>
+        <v>11</v>
       </c>
       <c r="E497" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="498" spans="1:5">
       <c r="A498" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="B498" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="C498">
         <v>12250908000132</v>
       </c>
       <c r="D498" t="s">
-        <v>1588</v>
+        <v>1039</v>
       </c>
       <c r="E498" t="s">
         <v>1589</v>
       </c>
     </row>
     <row r="499" spans="1:5">
       <c r="A499" t="s">
         <v>1590</v>
       </c>
       <c r="B499" t="s">
         <v>1591</v>
       </c>
       <c r="C499">
         <v>12250908000132</v>
       </c>
       <c r="D499" t="s">
-        <v>460</v>
+        <v>1592</v>
       </c>
       <c r="E499" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="500" spans="1:5">
       <c r="A500" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="B500" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="C500">
         <v>12250908000132</v>
       </c>
       <c r="D500" t="s">
-        <v>95</v>
+        <v>460</v>
       </c>
       <c r="E500" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="501" spans="1:5">
       <c r="A501" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="B501" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="C501">
         <v>12250908000132</v>
       </c>
       <c r="D501" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="E501" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="502" spans="1:5">
       <c r="A502" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="B502" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="C502">
         <v>12250908000132</v>
       </c>
       <c r="D502" t="s">
-        <v>1601</v>
+        <v>11</v>
       </c>
       <c r="E502" t="s">
         <v>1602</v>
       </c>
     </row>
     <row r="503" spans="1:5">
       <c r="A503" t="s">
         <v>1603</v>
       </c>
       <c r="B503" t="s">
         <v>1604</v>
       </c>
       <c r="C503">
         <v>12250908000132</v>
       </c>
       <c r="D503" t="s">
-        <v>95</v>
+        <v>1605</v>
       </c>
       <c r="E503" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="504" spans="1:5">
       <c r="A504" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="B504" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="C504">
         <v>12250908000132</v>
       </c>
       <c r="D504" t="s">
-        <v>821</v>
+        <v>95</v>
       </c>
       <c r="E504" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="505" spans="1:5">
       <c r="A505" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="B505" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="C505">
         <v>12250908000132</v>
       </c>
       <c r="D505" t="s">
-        <v>166</v>
+        <v>821</v>
       </c>
       <c r="E505" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="506" spans="1:5">
       <c r="A506" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="B506" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="C506">
         <v>12250908000132</v>
       </c>
       <c r="D506" t="s">
-        <v>95</v>
+        <v>166</v>
       </c>
       <c r="E506" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="507" spans="1:5">
       <c r="A507" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="B507" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="C507">
         <v>12250908000132</v>
       </c>
       <c r="D507" t="s">
-        <v>128</v>
+        <v>95</v>
       </c>
       <c r="E507" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="508" spans="1:5">
       <c r="A508" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="B508" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="C508">
         <v>12250908000132</v>
       </c>
       <c r="D508" t="s">
-        <v>11</v>
+        <v>128</v>
       </c>
       <c r="E508" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="509" spans="1:5">
       <c r="A509" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="B509" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="C509">
         <v>12250908000132</v>
       </c>
       <c r="D509" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="E509" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="510" spans="1:5">
       <c r="A510" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="B510" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="C510">
         <v>12250908000132</v>
       </c>
       <c r="D510" t="s">
-        <v>15</v>
+        <v>95</v>
       </c>
       <c r="E510" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="511" spans="1:5">
       <c r="A511" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="B511" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="C511">
         <v>12250908000132</v>
       </c>
       <c r="D511" t="s">
-        <v>64</v>
+        <v>15</v>
       </c>
       <c r="E511" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="512" spans="1:5">
       <c r="A512" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="B512" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="C512">
         <v>12250908000132</v>
       </c>
       <c r="D512" t="s">
-        <v>1632</v>
+        <v>64</v>
       </c>
       <c r="E512" t="s">
         <v>1633</v>
       </c>
     </row>
     <row r="513" spans="1:5">
       <c r="A513" t="s">
         <v>1634</v>
       </c>
       <c r="B513" t="s">
         <v>1635</v>
       </c>
       <c r="C513">
         <v>12250908000132</v>
       </c>
       <c r="D513" t="s">
-        <v>95</v>
+        <v>1636</v>
       </c>
       <c r="E513" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="514" spans="1:5">
       <c r="A514" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="B514" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="C514">
         <v>12250908000132</v>
       </c>
       <c r="D514" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="E514" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="515" spans="1:5">
       <c r="A515" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="B515" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="C515">
         <v>12250908000132</v>
       </c>
       <c r="D515" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="E515" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="516" spans="1:5">
       <c r="A516" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="B516" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="C516">
         <v>12250908000132</v>
       </c>
       <c r="D516" t="s">
-        <v>1645</v>
+        <v>95</v>
       </c>
       <c r="E516" t="s">
         <v>1646</v>
       </c>
     </row>
     <row r="517" spans="1:5">
       <c r="A517" t="s">
         <v>1647</v>
       </c>
       <c r="B517" t="s">
         <v>1648</v>
       </c>
       <c r="C517">
         <v>12250908000132</v>
       </c>
       <c r="D517" t="s">
-        <v>39</v>
+        <v>1649</v>
       </c>
       <c r="E517" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="518" spans="1:5">
       <c r="A518" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="B518" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="C518">
         <v>12250908000132</v>
       </c>
       <c r="D518" t="s">
-        <v>166</v>
+        <v>39</v>
       </c>
       <c r="E518" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="519" spans="1:5">
       <c r="A519" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="B519" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="C519">
         <v>12250908000132</v>
       </c>
       <c r="D519" t="s">
-        <v>139</v>
+        <v>166</v>
       </c>
       <c r="E519" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="520" spans="1:5">
       <c r="A520" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="B520" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="C520">
         <v>12250908000132</v>
       </c>
       <c r="D520" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="E520" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="521" spans="1:5">
       <c r="A521" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="B521" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="C521">
         <v>12250908000132</v>
       </c>
       <c r="D521" t="s">
-        <v>1138</v>
+        <v>132</v>
       </c>
       <c r="E521" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="522" spans="1:5">
       <c r="A522" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
       <c r="B522" t="s">
-        <v>1662</v>
+        <v>1664</v>
       </c>
       <c r="C522">
         <v>12250908000132</v>
       </c>
       <c r="D522" t="s">
         <v>89</v>
       </c>
       <c r="E522" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="523" spans="1:5">
       <c r="A523" t="s">
         <v>1663</v>
       </c>
       <c r="B523" t="s">
-        <v>1664</v>
+        <v>1666</v>
       </c>
       <c r="C523">
         <v>12250908000132</v>
       </c>
       <c r="D523" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E523" t="s">
         <v>1665</v>
-      </c>
-[...1 lines deleted...]
-        <v>1666</v>
       </c>
     </row>
     <row r="524" spans="1:5">
       <c r="A524" t="s">
         <v>1667</v>
       </c>
       <c r="B524" t="s">
         <v>1668</v>
       </c>
       <c r="C524">
         <v>12250908000132</v>
       </c>
       <c r="D524" t="s">
-        <v>15</v>
+        <v>1669</v>
       </c>
       <c r="E524" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="525" spans="1:5">
       <c r="A525" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="B525" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="C525">
         <v>12250908000132</v>
       </c>
       <c r="D525" t="s">
-        <v>166</v>
+        <v>15</v>
       </c>
       <c r="E525" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="526" spans="1:5">
       <c r="A526" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="B526" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="C526">
         <v>12250908000132</v>
       </c>
       <c r="D526" t="s">
-        <v>183</v>
+        <v>166</v>
       </c>
       <c r="E526" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="527" spans="1:5">
       <c r="A527" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="B527" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="C527">
         <v>12250908000132</v>
       </c>
       <c r="D527" t="s">
-        <v>11</v>
+        <v>183</v>
       </c>
       <c r="E527" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="528" spans="1:5">
       <c r="A528" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="B528" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="C528">
         <v>12250908000132</v>
       </c>
       <c r="D528" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E528" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="529" spans="1:5">
       <c r="A529" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="B529" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="C529">
         <v>12250908000132</v>
       </c>
       <c r="D529" t="s">
-        <v>821</v>
+        <v>15</v>
       </c>
       <c r="E529" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="530" spans="1:5">
       <c r="A530" t="s">
-        <v>1682</v>
+        <v>1686</v>
       </c>
       <c r="B530" t="s">
-        <v>1685</v>
+        <v>1687</v>
       </c>
       <c r="C530">
         <v>12250908000132</v>
       </c>
       <c r="D530" t="s">
-        <v>193</v>
+        <v>89</v>
       </c>
       <c r="E530" t="s">
-        <v>1684</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="531" spans="1:5">
       <c r="A531" t="s">
-        <v>1682</v>
+        <v>1686</v>
       </c>
       <c r="B531" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="C531">
         <v>12250908000132</v>
       </c>
       <c r="D531" t="s">
-        <v>89</v>
+        <v>821</v>
       </c>
       <c r="E531" t="s">
-        <v>1684</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="532" spans="1:5">
       <c r="A532" t="s">
-        <v>1682</v>
+        <v>1686</v>
       </c>
       <c r="B532" t="s">
-        <v>1687</v>
+        <v>1690</v>
       </c>
       <c r="C532">
         <v>12250908000132</v>
       </c>
       <c r="D532" t="s">
-        <v>158</v>
+        <v>192</v>
       </c>
       <c r="E532" t="s">
-        <v>1684</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="533" spans="1:5">
       <c r="A533" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C533">
+        <v>12250908000132</v>
+      </c>
+      <c r="D533" t="s">
+        <v>157</v>
+      </c>
+      <c r="E533" t="s">
         <v>1688</v>
-      </c>
-[...10 lines deleted...]
-        <v>1690</v>
       </c>
     </row>
     <row r="534" spans="1:5">
       <c r="A534" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="B534" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="C534">
         <v>12250908000132</v>
       </c>
       <c r="D534" t="s">
-        <v>166</v>
+        <v>742</v>
       </c>
       <c r="E534" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="535" spans="1:5">
       <c r="A535" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="B535" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="C535">
         <v>12250908000132</v>
       </c>
       <c r="D535" t="s">
-        <v>387</v>
+        <v>166</v>
       </c>
       <c r="E535" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="536" spans="1:5">
       <c r="A536" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="B536" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="C536">
         <v>12250908000132</v>
       </c>
       <c r="D536" t="s">
-        <v>155</v>
+        <v>387</v>
       </c>
       <c r="E536" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="537" spans="1:5">
       <c r="A537" t="s">
-        <v>1697</v>
+        <v>1701</v>
       </c>
       <c r="B537" t="s">
-        <v>1700</v>
+        <v>1702</v>
       </c>
       <c r="C537">
         <v>12250908000132</v>
       </c>
       <c r="D537" t="s">
-        <v>89</v>
+        <v>159</v>
       </c>
       <c r="E537" t="s">
-        <v>1699</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="538" spans="1:5">
       <c r="A538" t="s">
         <v>1701</v>
       </c>
       <c r="B538" t="s">
-        <v>1702</v>
+        <v>1704</v>
       </c>
       <c r="C538">
         <v>12250908000132</v>
       </c>
       <c r="D538" t="s">
+        <v>89</v>
+      </c>
+      <c r="E538" t="s">
         <v>1703</v>
-      </c>
-[...1 lines deleted...]
-        <v>1704</v>
       </c>
     </row>
     <row r="539" spans="1:5">
       <c r="A539" t="s">
         <v>1705</v>
       </c>
       <c r="B539" t="s">
         <v>1706</v>
       </c>
       <c r="C539">
         <v>12250908000132</v>
       </c>
       <c r="D539" t="s">
-        <v>57</v>
+        <v>1707</v>
       </c>
       <c r="E539" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="540" spans="1:5">
       <c r="A540" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="B540" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="C540">
         <v>12250908000132</v>
       </c>
       <c r="D540" t="s">
-        <v>1578</v>
+        <v>57</v>
       </c>
       <c r="E540" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="541" spans="1:5">
       <c r="A541" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="B541" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="C541">
         <v>12250908000132</v>
       </c>
       <c r="D541" t="s">
-        <v>39</v>
+        <v>1582</v>
       </c>
       <c r="E541" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="542" spans="1:5">
       <c r="A542" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="B542" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="C542">
         <v>12250908000132</v>
       </c>
       <c r="D542" t="s">
         <v>39</v>
       </c>
       <c r="E542" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="543" spans="1:5">
       <c r="A543" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="B543" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="C543">
         <v>12250908000132</v>
       </c>
       <c r="D543" t="s">
         <v>39</v>
       </c>
       <c r="E543" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="544" spans="1:5">
       <c r="A544" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="B544" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="C544">
         <v>12250908000132</v>
       </c>
       <c r="D544" t="s">
-        <v>1601</v>
+        <v>39</v>
       </c>
       <c r="E544" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="545" spans="1:5">
       <c r="A545" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="B545" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="C545">
         <v>12250908000132</v>
       </c>
       <c r="D545" t="s">
-        <v>11</v>
+        <v>1605</v>
       </c>
       <c r="E545" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="546" spans="1:5">
       <c r="A546" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="B546" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="C546">
         <v>12250908000132</v>
       </c>
       <c r="D546" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="E546" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="547" spans="1:5">
       <c r="A547" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="B547" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="C547">
         <v>12250908000132</v>
       </c>
       <c r="D547" t="s">
-        <v>1731</v>
+        <v>95</v>
       </c>
       <c r="E547" t="s">
         <v>1732</v>
       </c>
     </row>
     <row r="548" spans="1:5">
       <c r="A548" t="s">
         <v>1733</v>
       </c>
       <c r="B548" t="s">
         <v>1734</v>
       </c>
       <c r="C548">
         <v>12250908000132</v>
       </c>
       <c r="D548" t="s">
-        <v>383</v>
+        <v>1735</v>
       </c>
       <c r="E548" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="549" spans="1:5">
       <c r="A549" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="B549" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="C549">
         <v>12250908000132</v>
       </c>
       <c r="D549" t="s">
-        <v>1738</v>
+        <v>383</v>
       </c>
       <c r="E549" t="s">
         <v>1739</v>
       </c>
     </row>
     <row r="550" spans="1:5">
       <c r="A550" t="s">
         <v>1740</v>
       </c>
       <c r="B550" t="s">
         <v>1741</v>
       </c>
       <c r="C550">
         <v>12250908000132</v>
       </c>
       <c r="D550" t="s">
-        <v>64</v>
+        <v>1742</v>
       </c>
       <c r="E550" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="551" spans="1:5">
       <c r="A551" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="B551" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="C551">
         <v>12250908000132</v>
       </c>
       <c r="D551" t="s">
-        <v>95</v>
+        <v>64</v>
       </c>
       <c r="E551" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="552" spans="1:5">
       <c r="A552" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="B552" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="C552">
         <v>12250908000132</v>
       </c>
       <c r="D552" t="s">
-        <v>132</v>
+        <v>95</v>
       </c>
       <c r="E552" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="553" spans="1:5">
       <c r="A553" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="B553" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="C553">
         <v>12250908000132</v>
       </c>
       <c r="D553" t="s">
-        <v>1751</v>
+        <v>132</v>
       </c>
       <c r="E553" t="s">
         <v>1752</v>
       </c>
     </row>
     <row r="554" spans="1:5">
       <c r="A554" t="s">
         <v>1753</v>
       </c>
       <c r="B554" t="s">
         <v>1754</v>
       </c>
       <c r="C554">
         <v>12250908000132</v>
       </c>
       <c r="D554" t="s">
         <v>1755</v>
       </c>
       <c r="E554" t="s">
         <v>1756</v>
       </c>
     </row>
     <row r="555" spans="1:5">
       <c r="A555" t="s">
         <v>1757</v>
       </c>
       <c r="B555" t="s">
         <v>1758</v>
       </c>
       <c r="C555">
         <v>12250908000132</v>
       </c>
       <c r="D555" t="s">
-        <v>11</v>
+        <v>1759</v>
       </c>
       <c r="E555" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="556" spans="1:5">
       <c r="A556" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="B556" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="C556">
         <v>12250908000132</v>
       </c>
       <c r="D556" t="s">
-        <v>1762</v>
+        <v>11</v>
       </c>
       <c r="E556" t="s">
-        <v>320</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="557" spans="1:5">
       <c r="A557" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="B557" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="C557">
         <v>12250908000132</v>
       </c>
       <c r="D557" t="s">
-        <v>359</v>
+        <v>1766</v>
       </c>
       <c r="E557" t="s">
-        <v>1765</v>
+        <v>320</v>
       </c>
     </row>
     <row r="558" spans="1:5">
       <c r="A558" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="B558" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="C558">
         <v>12250908000132</v>
       </c>
       <c r="D558" t="s">
-        <v>132</v>
+        <v>359</v>
       </c>
       <c r="E558" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="559" spans="1:5">
       <c r="A559" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="B559" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="C559">
         <v>12250908000132</v>
       </c>
       <c r="D559" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="E559" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="560" spans="1:5">
       <c r="A560" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="B560" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="C560">
         <v>12250908000132</v>
       </c>
       <c r="D560" t="s">
-        <v>1163</v>
+        <v>120</v>
       </c>
       <c r="E560" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="561" spans="1:5">
       <c r="A561" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="B561" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="C561">
         <v>12250908000132</v>
       </c>
       <c r="D561" t="s">
-        <v>1777</v>
+        <v>1167</v>
       </c>
       <c r="E561" t="s">
         <v>1778</v>
       </c>
     </row>
     <row r="562" spans="1:5">
       <c r="A562" t="s">
         <v>1779</v>
       </c>
       <c r="B562" t="s">
         <v>1780</v>
       </c>
       <c r="C562">
         <v>12250908000132</v>
       </c>
       <c r="D562" t="s">
         <v>1781</v>
       </c>
       <c r="E562" t="s">
         <v>1782</v>
       </c>
     </row>
     <row r="563" spans="1:5">
       <c r="A563" t="s">
         <v>1783</v>
       </c>
       <c r="B563" t="s">
         <v>1784</v>
       </c>
       <c r="C563">
         <v>12250908000132</v>
       </c>
       <c r="D563" t="s">
-        <v>166</v>
+        <v>1785</v>
       </c>
       <c r="E563" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="564" spans="1:5">
       <c r="A564" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="B564" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="C564">
         <v>12250908000132</v>
       </c>
       <c r="D564" t="s">
-        <v>1788</v>
+        <v>166</v>
       </c>
       <c r="E564" t="s">
         <v>1789</v>
       </c>
     </row>
     <row r="565" spans="1:5">
       <c r="A565" t="s">
         <v>1790</v>
       </c>
       <c r="B565" t="s">
         <v>1791</v>
       </c>
       <c r="C565">
         <v>12250908000132</v>
       </c>
       <c r="D565" t="s">
         <v>1792</v>
       </c>
       <c r="E565" t="s">
         <v>1793</v>
       </c>
     </row>
     <row r="566" spans="1:5">
       <c r="A566" t="s">
         <v>1794</v>
       </c>
       <c r="B566" t="s">
         <v>1795</v>
       </c>
       <c r="C566">
         <v>12250908000132</v>
       </c>
       <c r="D566" t="s">
-        <v>95</v>
+        <v>1796</v>
       </c>
       <c r="E566" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="567" spans="1:5">
       <c r="A567" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="B567" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="C567">
         <v>12250908000132</v>
       </c>
       <c r="D567" t="s">
-        <v>166</v>
+        <v>95</v>
       </c>
       <c r="E567" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="568" spans="1:5">
       <c r="A568" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="B568" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="C568">
         <v>12250908000132</v>
       </c>
       <c r="D568" t="s">
-        <v>1802</v>
+        <v>166</v>
       </c>
       <c r="E568" t="s">
         <v>1803</v>
       </c>
     </row>
     <row r="569" spans="1:5">
       <c r="A569" t="s">
         <v>1804</v>
       </c>
       <c r="B569" t="s">
         <v>1805</v>
       </c>
       <c r="C569">
         <v>12250908000132</v>
       </c>
       <c r="D569" t="s">
-        <v>1419</v>
+        <v>1806</v>
       </c>
       <c r="E569" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="570" spans="1:5">
       <c r="A570" t="s">
-        <v>1804</v>
+        <v>1808</v>
       </c>
       <c r="B570" t="s">
-        <v>1807</v>
+        <v>1809</v>
       </c>
       <c r="C570">
         <v>12250908000132</v>
       </c>
       <c r="D570" t="s">
         <v>95</v>
       </c>
       <c r="E570" t="s">
-        <v>1806</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="571" spans="1:5">
       <c r="A571" t="s">
         <v>1808</v>
       </c>
       <c r="B571" t="s">
-        <v>1809</v>
+        <v>1811</v>
       </c>
       <c r="C571">
         <v>12250908000132</v>
       </c>
       <c r="D571" t="s">
-        <v>1802</v>
+        <v>1423</v>
       </c>
       <c r="E571" t="s">
         <v>1810</v>
       </c>
     </row>
     <row r="572" spans="1:5">
       <c r="A572" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="B572" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="C572">
         <v>12250908000132</v>
       </c>
       <c r="D572" t="s">
-        <v>11</v>
+        <v>1806</v>
       </c>
       <c r="E572" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="573" spans="1:5">
       <c r="A573" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="B573" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="C573">
         <v>12250908000132</v>
       </c>
       <c r="D573" t="s">
         <v>11</v>
       </c>
       <c r="E573" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="574" spans="1:5">
       <c r="A574" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="B574" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="C574">
         <v>12250908000132</v>
       </c>
       <c r="D574" t="s">
         <v>11</v>
       </c>
       <c r="E574" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="575" spans="1:5">
       <c r="A575" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="B575" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="C575">
         <v>12250908000132</v>
       </c>
       <c r="D575" t="s">
-        <v>1822</v>
+        <v>11</v>
       </c>
       <c r="E575" t="s">
         <v>1823</v>
       </c>
     </row>
     <row r="576" spans="1:5">
       <c r="A576" t="s">
         <v>1824</v>
       </c>
       <c r="B576" t="s">
         <v>1825</v>
       </c>
       <c r="C576">
         <v>12250908000132</v>
       </c>
       <c r="D576" t="s">
-        <v>425</v>
+        <v>1826</v>
       </c>
       <c r="E576" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="577" spans="1:5">
       <c r="A577" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="B577" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="C577">
         <v>12250908000132</v>
       </c>
       <c r="D577" t="s">
-        <v>1829</v>
+        <v>425</v>
       </c>
       <c r="E577" t="s">
         <v>1830</v>
       </c>
     </row>
     <row r="578" spans="1:5">
       <c r="A578" t="s">
         <v>1831</v>
       </c>
       <c r="B578" t="s">
         <v>1832</v>
       </c>
       <c r="C578">
         <v>12250908000132</v>
       </c>
       <c r="D578" t="s">
-        <v>128</v>
+        <v>1833</v>
       </c>
       <c r="E578" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="579" spans="1:5">
       <c r="A579" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="B579" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
       <c r="C579">
         <v>12250908000132</v>
       </c>
       <c r="D579" t="s">
-        <v>193</v>
+        <v>128</v>
       </c>
       <c r="E579" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="580" spans="1:5">
       <c r="A580" t="s">
-        <v>1834</v>
+        <v>1838</v>
       </c>
       <c r="B580" t="s">
-        <v>1837</v>
+        <v>1839</v>
       </c>
       <c r="C580">
         <v>12250908000132</v>
       </c>
       <c r="D580" t="s">
-        <v>229</v>
+        <v>192</v>
       </c>
       <c r="E580" t="s">
-        <v>1836</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="581" spans="1:5">
       <c r="A581" t="s">
         <v>1838</v>
       </c>
       <c r="B581" t="s">
-        <v>1839</v>
+        <v>1841</v>
       </c>
       <c r="C581">
         <v>12250908000132</v>
       </c>
       <c r="D581" t="s">
-        <v>39</v>
+        <v>229</v>
       </c>
       <c r="E581" t="s">
         <v>1840</v>
       </c>
     </row>
     <row r="582" spans="1:5">
       <c r="A582" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="B582" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="C582">
         <v>12250908000132</v>
       </c>
       <c r="D582" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E582" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="583" spans="1:5">
       <c r="A583" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="B583" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="C583">
         <v>12250908000132</v>
       </c>
       <c r="D583" t="s">
         <v>11</v>
       </c>
       <c r="E583" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="584" spans="1:5">
       <c r="A584" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="B584" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="C584">
         <v>12250908000132</v>
       </c>
       <c r="D584" t="s">
-        <v>166</v>
+        <v>11</v>
       </c>
       <c r="E584" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="585" spans="1:5">
       <c r="A585" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="B585" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="C585">
         <v>12250908000132</v>
       </c>
       <c r="D585" t="s">
-        <v>1852</v>
+        <v>166</v>
       </c>
       <c r="E585" t="s">
         <v>1853</v>
       </c>
     </row>
     <row r="586" spans="1:5">
       <c r="A586" t="s">
         <v>1854</v>
       </c>
       <c r="B586" t="s">
         <v>1855</v>
       </c>
       <c r="C586">
         <v>12250908000132</v>
       </c>
       <c r="D586" t="s">
-        <v>1419</v>
+        <v>1856</v>
       </c>
       <c r="E586" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="587" spans="1:5">
       <c r="A587" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
       <c r="B587" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="C587">
         <v>12250908000132</v>
       </c>
       <c r="D587" t="s">
-        <v>57</v>
+        <v>1423</v>
       </c>
       <c r="E587" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="588" spans="1:5">
       <c r="A588" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="B588" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="C588">
         <v>12250908000132</v>
       </c>
       <c r="D588" t="s">
-        <v>132</v>
+        <v>57</v>
       </c>
       <c r="E588" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="589" spans="1:5">
       <c r="A589" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="B589" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="C589">
         <v>12250908000132</v>
       </c>
       <c r="D589" t="s">
-        <v>520</v>
+        <v>132</v>
       </c>
       <c r="E589" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="590" spans="1:5">
       <c r="A590" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="B590" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="C590">
         <v>12250908000132</v>
       </c>
       <c r="D590" t="s">
-        <v>95</v>
+        <v>520</v>
       </c>
       <c r="E590" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="591" spans="1:5">
       <c r="A591" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="B591" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="C591">
         <v>12250908000132</v>
       </c>
       <c r="D591" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="E591" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="592" spans="1:5">
       <c r="A592" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="B592" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="C592">
         <v>12250908000132</v>
       </c>
       <c r="D592" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E592" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="593" spans="1:5">
       <c r="A593" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="B593" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="C593">
         <v>12250908000132</v>
       </c>
       <c r="D593" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E593" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="594" spans="1:5">
       <c r="A594" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="B594" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
       <c r="C594">
         <v>12250908000132</v>
       </c>
       <c r="D594" t="s">
-        <v>166</v>
+        <v>11</v>
       </c>
       <c r="E594" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="595" spans="1:5">
       <c r="A595" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="B595" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="C595">
         <v>12250908000132</v>
       </c>
       <c r="D595" t="s">
-        <v>1883</v>
+        <v>166</v>
       </c>
       <c r="E595" t="s">
         <v>1884</v>
       </c>
     </row>
     <row r="596" spans="1:5">
       <c r="A596" t="s">
-        <v>1881</v>
+        <v>1885</v>
       </c>
       <c r="B596" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="C596">
         <v>12250908000132</v>
       </c>
       <c r="D596" t="s">
-        <v>387</v>
+        <v>1887</v>
       </c>
       <c r="E596" t="s">
-        <v>1884</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="597" spans="1:5">
       <c r="A597" t="s">
-        <v>1886</v>
+        <v>1885</v>
       </c>
       <c r="B597" t="s">
-        <v>1887</v>
+        <v>1889</v>
       </c>
       <c r="C597">
         <v>12250908000132</v>
       </c>
       <c r="D597" t="s">
+        <v>387</v>
+      </c>
+      <c r="E597" t="s">
         <v>1888</v>
-      </c>
-[...1 lines deleted...]
-        <v>1889</v>
       </c>
     </row>
     <row r="598" spans="1:5">
       <c r="A598" t="s">
         <v>1890</v>
       </c>
       <c r="B598" t="s">
         <v>1891</v>
       </c>
       <c r="C598">
         <v>12250908000132</v>
       </c>
       <c r="D598" t="s">
-        <v>11</v>
+        <v>1892</v>
       </c>
       <c r="E598" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="599" spans="1:5">
       <c r="A599" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="B599" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="C599">
         <v>12250908000132</v>
       </c>
       <c r="D599" t="s">
-        <v>166</v>
+        <v>11</v>
       </c>
       <c r="E599" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="600" spans="1:5">
       <c r="A600" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="B600" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="C600">
         <v>12250908000132</v>
       </c>
       <c r="D600" t="s">
-        <v>1898</v>
+        <v>166</v>
       </c>
       <c r="E600" t="s">
         <v>1899</v>
       </c>
     </row>
     <row r="601" spans="1:5">
       <c r="A601" t="s">
         <v>1900</v>
       </c>
       <c r="B601" t="s">
         <v>1901</v>
       </c>
       <c r="C601">
         <v>12250908000132</v>
       </c>
       <c r="D601" t="s">
-        <v>29</v>
+        <v>1902</v>
       </c>
       <c r="E601" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="602" spans="1:5">
       <c r="A602" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="B602" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="C602">
         <v>12250908000132</v>
       </c>
       <c r="D602" t="s">
-        <v>359</v>
+        <v>29</v>
       </c>
       <c r="E602" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="603" spans="1:5">
       <c r="A603" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="B603" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="C603">
         <v>12250908000132</v>
       </c>
       <c r="D603" t="s">
-        <v>95</v>
+        <v>359</v>
       </c>
       <c r="E603" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="604" spans="1:5">
       <c r="A604" t="s">
-        <v>1906</v>
+        <v>1910</v>
       </c>
       <c r="B604" t="s">
-        <v>1909</v>
+        <v>1911</v>
       </c>
       <c r="C604">
         <v>12250908000132</v>
       </c>
       <c r="D604" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="E604" t="s">
-        <v>1910</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="605" spans="1:5">
       <c r="A605" t="s">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="B605" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="C605">
         <v>12250908000132</v>
       </c>
       <c r="D605" t="s">
-        <v>1913</v>
+        <v>11</v>
       </c>
       <c r="E605" t="s">
         <v>1914</v>
       </c>
     </row>
     <row r="606" spans="1:5">
       <c r="A606" t="s">
         <v>1915</v>
       </c>
       <c r="B606" t="s">
         <v>1916</v>
       </c>
       <c r="C606">
         <v>12250908000132</v>
       </c>
       <c r="D606" t="s">
         <v>183</v>
       </c>
       <c r="E606" t="s">
         <v>1917</v>
       </c>
     </row>
     <row r="607" spans="1:5">
       <c r="A607" t="s">
         <v>1918</v>
@@ -19354,1785 +19366,1785 @@
       </c>
       <c r="B612" t="s">
         <v>1937</v>
       </c>
       <c r="C612">
         <v>12250908000132</v>
       </c>
       <c r="D612" t="s">
         <v>1938</v>
       </c>
       <c r="E612" t="s">
         <v>1939</v>
       </c>
     </row>
     <row r="613" spans="1:5">
       <c r="A613" t="s">
         <v>1940</v>
       </c>
       <c r="B613" t="s">
         <v>1941</v>
       </c>
       <c r="C613">
         <v>12250908000132</v>
       </c>
       <c r="D613" t="s">
-        <v>421</v>
+        <v>1942</v>
       </c>
       <c r="E613" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="614" spans="1:5">
       <c r="A614" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="B614" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="C614">
         <v>12250908000132</v>
       </c>
       <c r="D614" t="s">
-        <v>11</v>
+        <v>421</v>
       </c>
       <c r="E614" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="615" spans="1:5">
       <c r="A615" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="B615" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="C615">
         <v>12250908000132</v>
       </c>
       <c r="D615" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E615" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="616" spans="1:5">
       <c r="A616" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="B616" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="C616">
         <v>12250908000132</v>
       </c>
       <c r="D616" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="E616" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="617" spans="1:5">
       <c r="A617" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="B617" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="C617">
         <v>12250908000132</v>
       </c>
       <c r="D617" t="s">
-        <v>1954</v>
+        <v>11</v>
       </c>
       <c r="E617" t="s">
         <v>1955</v>
       </c>
     </row>
     <row r="618" spans="1:5">
       <c r="A618" t="s">
         <v>1956</v>
       </c>
       <c r="B618" t="s">
         <v>1957</v>
       </c>
       <c r="C618">
         <v>12250908000132</v>
       </c>
       <c r="D618" t="s">
-        <v>611</v>
+        <v>1958</v>
       </c>
       <c r="E618" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="619" spans="1:5">
       <c r="A619" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="B619" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="C619">
         <v>12250908000132</v>
       </c>
       <c r="D619" t="s">
-        <v>29</v>
+        <v>611</v>
       </c>
       <c r="E619" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="620" spans="1:5">
       <c r="A620" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="B620" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="C620">
         <v>12250908000132</v>
       </c>
       <c r="D620" t="s">
-        <v>1964</v>
+        <v>29</v>
       </c>
       <c r="E620" t="s">
         <v>1965</v>
       </c>
     </row>
     <row r="621" spans="1:5">
       <c r="A621" t="s">
         <v>1966</v>
       </c>
       <c r="B621" t="s">
         <v>1967</v>
       </c>
       <c r="C621">
         <v>12250908000132</v>
       </c>
       <c r="D621" t="s">
-        <v>742</v>
+        <v>1968</v>
       </c>
       <c r="E621" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="622" spans="1:5">
       <c r="A622" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="B622" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
       <c r="C622">
         <v>12250908000132</v>
       </c>
       <c r="D622" t="s">
-        <v>11</v>
+        <v>742</v>
       </c>
       <c r="E622" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="623" spans="1:5">
       <c r="A623" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="B623" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="C623">
         <v>12250908000132</v>
       </c>
       <c r="D623" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="E623" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="624" spans="1:5">
       <c r="A624" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="B624" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="C624">
         <v>12250908000132</v>
       </c>
       <c r="D624" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="E624" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="625" spans="1:5">
       <c r="A625" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="B625" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="C625">
         <v>12250908000132</v>
       </c>
       <c r="D625" t="s">
-        <v>359</v>
+        <v>11</v>
       </c>
       <c r="E625" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="626" spans="1:5">
       <c r="A626" t="s">
-        <v>1981</v>
+        <v>1982</v>
       </c>
       <c r="B626" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="C626">
         <v>12250908000132</v>
       </c>
       <c r="D626" t="s">
-        <v>11</v>
+        <v>359</v>
       </c>
       <c r="E626" t="s">
-        <v>1983</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="627" spans="1:5">
       <c r="A627" t="s">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="B627" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="C627">
         <v>12250908000132</v>
       </c>
       <c r="D627" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="E627" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="628" spans="1:5">
       <c r="A628" t="s">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="B628" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="C628">
         <v>12250908000132</v>
       </c>
       <c r="D628" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="E628" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="629" spans="1:5">
       <c r="A629" t="s">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="B629" t="s">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="C629">
         <v>12250908000132</v>
       </c>
       <c r="D629" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E629" t="s">
-        <v>1992</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="630" spans="1:5">
       <c r="A630" t="s">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="B630" t="s">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="C630">
         <v>12250908000132</v>
       </c>
       <c r="D630" t="s">
-        <v>68</v>
+        <v>15</v>
       </c>
       <c r="E630" t="s">
-        <v>1995</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="631" spans="1:5">
       <c r="A631" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="B631" t="s">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="C631">
         <v>12250908000132</v>
       </c>
       <c r="D631" t="s">
-        <v>628</v>
+        <v>68</v>
       </c>
       <c r="E631" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="632" spans="1:5">
       <c r="A632" t="s">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="B632" t="s">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="C632">
         <v>12250908000132</v>
       </c>
       <c r="D632" t="s">
-        <v>359</v>
+        <v>626</v>
       </c>
       <c r="E632" t="s">
-        <v>2001</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="633" spans="1:5">
       <c r="A633" t="s">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="B633" t="s">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="C633">
         <v>12250908000132</v>
       </c>
       <c r="D633" t="s">
-        <v>11</v>
+        <v>359</v>
       </c>
       <c r="E633" t="s">
-        <v>2004</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="634" spans="1:5">
       <c r="A634" t="s">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="B634" t="s">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="C634">
         <v>12250908000132</v>
       </c>
       <c r="D634" t="s">
         <v>11</v>
       </c>
       <c r="E634" t="s">
-        <v>2007</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="635" spans="1:5">
       <c r="A635" t="s">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="B635" t="s">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="C635">
         <v>12250908000132</v>
       </c>
       <c r="D635" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="E635" t="s">
-        <v>2009</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="636" spans="1:5">
       <c r="A636" t="s">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="B636" t="s">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="C636">
         <v>12250908000132</v>
       </c>
       <c r="D636" t="s">
         <v>225</v>
       </c>
       <c r="E636" t="s">
-        <v>2011</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="637" spans="1:5">
       <c r="A637" t="s">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="B637" t="s">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C637">
         <v>12250908000132</v>
       </c>
       <c r="D637" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="E637" t="s">
-        <v>2014</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="638" spans="1:5">
       <c r="A638" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B638" t="s">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C638">
         <v>12250908000132</v>
       </c>
       <c r="D638" t="s">
-        <v>1423</v>
+        <v>11</v>
       </c>
       <c r="E638" t="s">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="639" spans="1:5">
       <c r="A639" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B639" t="s">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C639">
         <v>12250908000132</v>
       </c>
       <c r="D639" t="s">
-        <v>183</v>
+        <v>1427</v>
       </c>
       <c r="E639" t="s">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="640" spans="1:5">
       <c r="A640" t="s">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B640" t="s">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C640">
         <v>12250908000132</v>
       </c>
       <c r="D640" t="s">
-        <v>11</v>
+        <v>183</v>
       </c>
       <c r="E640" t="s">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="641" spans="1:5">
       <c r="A641" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B641" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C641">
         <v>12250908000132</v>
       </c>
       <c r="D641" t="s">
         <v>11</v>
       </c>
       <c r="E641" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="642" spans="1:5">
       <c r="A642" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="B642" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="C642">
         <v>12250908000132</v>
       </c>
       <c r="D642" t="s">
-        <v>359</v>
+        <v>11</v>
       </c>
       <c r="E642" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="643" spans="1:5">
       <c r="A643" t="s">
-        <v>2030</v>
+        <v>2031</v>
       </c>
       <c r="B643" t="s">
-        <v>2031</v>
+        <v>2032</v>
       </c>
       <c r="C643">
         <v>12250908000132</v>
       </c>
       <c r="D643" t="s">
-        <v>2032</v>
+        <v>359</v>
       </c>
       <c r="E643" t="s">
         <v>2033</v>
       </c>
     </row>
     <row r="644" spans="1:5">
       <c r="A644" t="s">
         <v>2034</v>
       </c>
       <c r="B644" t="s">
         <v>2035</v>
       </c>
       <c r="C644">
         <v>12250908000132</v>
       </c>
       <c r="D644" t="s">
-        <v>728</v>
+        <v>2036</v>
       </c>
       <c r="E644" t="s">
-        <v>2036</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="645" spans="1:5">
       <c r="A645" t="s">
-        <v>2037</v>
+        <v>2038</v>
       </c>
       <c r="B645" t="s">
-        <v>2038</v>
+        <v>2039</v>
       </c>
       <c r="C645">
         <v>12250908000132</v>
       </c>
       <c r="D645" t="s">
-        <v>886</v>
+        <v>728</v>
       </c>
       <c r="E645" t="s">
-        <v>2039</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="646" spans="1:5">
       <c r="A646" t="s">
-        <v>2040</v>
+        <v>2041</v>
       </c>
       <c r="B646" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
       <c r="C646">
         <v>12250908000132</v>
       </c>
       <c r="D646" t="s">
-        <v>2042</v>
+        <v>890</v>
       </c>
       <c r="E646" t="s">
         <v>2043</v>
       </c>
     </row>
     <row r="647" spans="1:5">
       <c r="A647" t="s">
         <v>2044</v>
       </c>
       <c r="B647" t="s">
         <v>2045</v>
       </c>
       <c r="C647">
         <v>12250908000132</v>
       </c>
       <c r="D647" t="s">
-        <v>1379</v>
+        <v>2046</v>
       </c>
       <c r="E647" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="648" spans="1:5">
       <c r="A648" t="s">
-        <v>2047</v>
+        <v>2048</v>
       </c>
       <c r="B648" t="s">
-        <v>2048</v>
+        <v>2049</v>
       </c>
       <c r="C648">
         <v>12250908000132</v>
       </c>
       <c r="D648" t="s">
-        <v>39</v>
+        <v>1383</v>
       </c>
       <c r="E648" t="s">
-        <v>2049</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="649" spans="1:5">
       <c r="A649" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="B649" t="s">
-        <v>2051</v>
+        <v>2052</v>
       </c>
       <c r="C649">
         <v>12250908000132</v>
       </c>
       <c r="D649" t="s">
-        <v>618</v>
+        <v>39</v>
       </c>
       <c r="E649" t="s">
-        <v>2052</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="650" spans="1:5">
       <c r="A650" t="s">
-        <v>2053</v>
+        <v>2054</v>
       </c>
       <c r="B650" t="s">
-        <v>2054</v>
+        <v>2055</v>
       </c>
       <c r="C650">
         <v>12250908000132</v>
       </c>
       <c r="D650" t="s">
-        <v>1419</v>
+        <v>618</v>
       </c>
       <c r="E650" t="s">
-        <v>2055</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="651" spans="1:5">
       <c r="A651" t="s">
-        <v>2056</v>
+        <v>2057</v>
       </c>
       <c r="B651" t="s">
-        <v>2057</v>
+        <v>2058</v>
       </c>
       <c r="C651">
         <v>12250908000132</v>
       </c>
       <c r="D651" t="s">
-        <v>11</v>
+        <v>1423</v>
       </c>
       <c r="E651" t="s">
-        <v>2058</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="652" spans="1:5">
       <c r="A652" t="s">
-        <v>2059</v>
+        <v>2060</v>
       </c>
       <c r="B652" t="s">
-        <v>2060</v>
+        <v>2061</v>
       </c>
       <c r="C652">
         <v>12250908000132</v>
       </c>
       <c r="D652" t="s">
-        <v>2061</v>
+        <v>11</v>
       </c>
       <c r="E652" t="s">
         <v>2062</v>
       </c>
     </row>
     <row r="653" spans="1:5">
       <c r="A653" t="s">
         <v>2063</v>
       </c>
       <c r="B653" t="s">
         <v>2064</v>
       </c>
       <c r="C653">
         <v>12250908000132</v>
       </c>
       <c r="D653" t="s">
-        <v>11</v>
+        <v>2065</v>
       </c>
       <c r="E653" t="s">
-        <v>2065</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="654" spans="1:5">
       <c r="A654" t="s">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="B654" t="s">
-        <v>2067</v>
+        <v>2068</v>
       </c>
       <c r="C654">
         <v>12250908000132</v>
       </c>
       <c r="D654" t="s">
         <v>11</v>
       </c>
       <c r="E654" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="655" spans="1:5">
       <c r="A655" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="B655" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="C655">
         <v>12250908000132</v>
       </c>
       <c r="D655" t="s">
-        <v>132</v>
+        <v>11</v>
       </c>
       <c r="E655" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="656" spans="1:5">
       <c r="A656" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
       <c r="B656" t="s">
-        <v>2073</v>
+        <v>2074</v>
       </c>
       <c r="C656">
         <v>12250908000132</v>
       </c>
       <c r="D656" t="s">
-        <v>1423</v>
+        <v>132</v>
       </c>
       <c r="E656" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="657" spans="1:5">
       <c r="A657" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
       <c r="B657" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="C657">
         <v>12250908000132</v>
       </c>
       <c r="D657" t="s">
-        <v>11</v>
+        <v>1427</v>
       </c>
       <c r="E657" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="658" spans="1:5">
       <c r="A658" t="s">
-        <v>2075</v>
+        <v>2079</v>
       </c>
       <c r="B658" t="s">
-        <v>2078</v>
+        <v>2080</v>
       </c>
       <c r="C658">
         <v>12250908000132</v>
       </c>
       <c r="D658" t="s">
-        <v>1419</v>
+        <v>11</v>
       </c>
       <c r="E658" t="s">
-        <v>2079</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="659" spans="1:5">
       <c r="A659" t="s">
-        <v>2080</v>
+        <v>2079</v>
       </c>
       <c r="B659" t="s">
-        <v>2081</v>
+        <v>2082</v>
       </c>
       <c r="C659">
         <v>12250908000132</v>
       </c>
       <c r="D659" t="s">
-        <v>11</v>
+        <v>1423</v>
       </c>
       <c r="E659" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="660" spans="1:5">
       <c r="A660" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
       <c r="B660" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="C660">
         <v>12250908000132</v>
       </c>
       <c r="D660" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E660" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="661" spans="1:5">
       <c r="A661" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="B661" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
       <c r="C661">
         <v>12250908000132</v>
       </c>
       <c r="D661" t="s">
-        <v>95</v>
+        <v>39</v>
       </c>
       <c r="E661" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="662" spans="1:5">
       <c r="A662" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
       <c r="B662" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
       <c r="C662">
         <v>12250908000132</v>
       </c>
       <c r="D662" t="s">
-        <v>39</v>
+        <v>95</v>
       </c>
       <c r="E662" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="663" spans="1:5">
       <c r="A663" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="B663" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
       <c r="C663">
         <v>12250908000132</v>
       </c>
       <c r="D663" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E663" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="664" spans="1:5">
       <c r="A664" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
       <c r="B664" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="C664">
         <v>12250908000132</v>
       </c>
       <c r="D664" t="s">
-        <v>376</v>
+        <v>11</v>
       </c>
       <c r="E664" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="665" spans="1:5">
       <c r="A665" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
       <c r="B665" t="s">
-        <v>2099</v>
+        <v>2100</v>
       </c>
       <c r="C665">
         <v>12250908000132</v>
       </c>
       <c r="D665" t="s">
-        <v>902</v>
+        <v>376</v>
       </c>
       <c r="E665" t="s">
-        <v>2100</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="666" spans="1:5">
       <c r="A666" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="B666" t="s">
-        <v>2102</v>
+        <v>2103</v>
       </c>
       <c r="C666">
         <v>12250908000132</v>
       </c>
       <c r="D666" t="s">
-        <v>46</v>
+        <v>906</v>
       </c>
       <c r="E666" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="667" spans="1:5">
       <c r="A667" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
       <c r="B667" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="C667">
         <v>12250908000132</v>
       </c>
       <c r="D667" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="E667" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="668" spans="1:5">
       <c r="A668" t="s">
-        <v>2107</v>
+        <v>2108</v>
       </c>
       <c r="B668" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="C668">
         <v>12250908000132</v>
       </c>
       <c r="D668" t="s">
-        <v>132</v>
+        <v>39</v>
       </c>
       <c r="E668" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="669" spans="1:5">
       <c r="A669" t="s">
-        <v>2110</v>
+        <v>2111</v>
       </c>
       <c r="B669" t="s">
-        <v>2111</v>
+        <v>2112</v>
       </c>
       <c r="C669">
         <v>12250908000132</v>
       </c>
       <c r="D669" t="s">
-        <v>29</v>
+        <v>132</v>
       </c>
       <c r="E669" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="670" spans="1:5">
       <c r="A670" t="s">
-        <v>2113</v>
+        <v>2114</v>
       </c>
       <c r="B670" t="s">
-        <v>2114</v>
+        <v>2115</v>
       </c>
       <c r="C670">
         <v>12250908000132</v>
       </c>
       <c r="D670" t="s">
-        <v>128</v>
+        <v>29</v>
       </c>
       <c r="E670" t="s">
-        <v>2115</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="671" spans="1:5">
       <c r="A671" t="s">
-        <v>2116</v>
+        <v>2117</v>
       </c>
       <c r="B671" t="s">
-        <v>2117</v>
+        <v>2118</v>
       </c>
       <c r="C671">
         <v>12250908000132</v>
       </c>
       <c r="D671" t="s">
-        <v>166</v>
+        <v>128</v>
       </c>
       <c r="E671" t="s">
-        <v>2118</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="672" spans="1:5">
       <c r="A672" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="B672" t="s">
-        <v>2120</v>
+        <v>2121</v>
       </c>
       <c r="C672">
         <v>12250908000132</v>
       </c>
       <c r="D672" t="s">
-        <v>276</v>
+        <v>166</v>
       </c>
       <c r="E672" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="673" spans="1:5">
       <c r="A673" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
       <c r="B673" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="C673">
         <v>12250908000132</v>
       </c>
       <c r="D673" t="s">
-        <v>64</v>
+        <v>276</v>
       </c>
       <c r="E673" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="674" spans="1:5">
       <c r="A674" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="B674" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="C674">
         <v>12250908000132</v>
       </c>
       <c r="D674" t="s">
-        <v>2127</v>
+        <v>64</v>
       </c>
       <c r="E674" t="s">
         <v>2128</v>
       </c>
     </row>
     <row r="675" spans="1:5">
       <c r="A675" t="s">
         <v>2129</v>
       </c>
       <c r="B675" t="s">
         <v>2130</v>
       </c>
       <c r="C675">
         <v>12250908000132</v>
       </c>
       <c r="D675" t="s">
-        <v>821</v>
+        <v>2131</v>
       </c>
       <c r="E675" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="676" spans="1:5">
       <c r="A676" t="s">
-        <v>2132</v>
+        <v>2133</v>
       </c>
       <c r="B676" t="s">
-        <v>2133</v>
+        <v>2134</v>
       </c>
       <c r="C676">
         <v>12250908000132</v>
       </c>
       <c r="D676" t="s">
-        <v>39</v>
+        <v>821</v>
       </c>
       <c r="E676" t="s">
-        <v>2134</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="677" spans="1:5">
       <c r="A677" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="B677" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="C677">
         <v>12250908000132</v>
       </c>
       <c r="D677" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E677" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="678" spans="1:5">
       <c r="A678" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
       <c r="B678" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="C678">
         <v>12250908000132</v>
       </c>
       <c r="D678" t="s">
-        <v>2140</v>
+        <v>11</v>
       </c>
       <c r="E678" t="s">
         <v>2141</v>
       </c>
     </row>
     <row r="679" spans="1:5">
       <c r="A679" t="s">
         <v>2142</v>
       </c>
       <c r="B679" t="s">
         <v>2143</v>
       </c>
       <c r="C679">
         <v>12250908000132</v>
       </c>
       <c r="D679" t="s">
-        <v>128</v>
+        <v>2144</v>
       </c>
       <c r="E679" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="680" spans="1:5">
       <c r="A680" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
       <c r="B680" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="C680">
         <v>12250908000132</v>
       </c>
       <c r="D680" t="s">
-        <v>39</v>
+        <v>128</v>
       </c>
       <c r="E680" t="s">
-        <v>2147</v>
+        <v>2148</v>
       </c>
     </row>
     <row r="681" spans="1:5">
       <c r="A681" t="s">
-        <v>2148</v>
+        <v>2149</v>
       </c>
       <c r="B681" t="s">
-        <v>2149</v>
+        <v>2150</v>
       </c>
       <c r="C681">
         <v>12250908000132</v>
       </c>
       <c r="D681" t="s">
-        <v>1883</v>
+        <v>39</v>
       </c>
       <c r="E681" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="682" spans="1:5">
       <c r="A682" t="s">
-        <v>2148</v>
+        <v>2152</v>
       </c>
       <c r="B682" t="s">
-        <v>2151</v>
+        <v>2153</v>
       </c>
       <c r="C682">
         <v>12250908000132</v>
       </c>
       <c r="D682" t="s">
-        <v>2152</v>
+        <v>2154</v>
       </c>
       <c r="E682" t="s">
-        <v>2150</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="683" spans="1:5">
       <c r="A683" t="s">
-        <v>2153</v>
+        <v>2152</v>
       </c>
       <c r="B683" t="s">
-        <v>2154</v>
+        <v>2156</v>
       </c>
       <c r="C683">
         <v>12250908000132</v>
       </c>
       <c r="D683" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E683" t="s">
         <v>2155</v>
-      </c>
-[...1 lines deleted...]
-        <v>2156</v>
       </c>
     </row>
     <row r="684" spans="1:5">
       <c r="A684" t="s">
         <v>2157</v>
       </c>
       <c r="B684" t="s">
         <v>2158</v>
       </c>
       <c r="C684">
         <v>12250908000132</v>
       </c>
       <c r="D684" t="s">
         <v>2159</v>
       </c>
       <c r="E684" t="s">
         <v>2160</v>
       </c>
     </row>
     <row r="685" spans="1:5">
       <c r="A685" t="s">
         <v>2161</v>
       </c>
       <c r="B685" t="s">
         <v>2162</v>
       </c>
       <c r="C685">
         <v>12250908000132</v>
       </c>
       <c r="D685" t="s">
-        <v>95</v>
+        <v>2163</v>
       </c>
       <c r="E685" t="s">
-        <v>2163</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="686" spans="1:5">
       <c r="A686" t="s">
-        <v>2164</v>
+        <v>2165</v>
       </c>
       <c r="B686" t="s">
-        <v>2165</v>
+        <v>2166</v>
       </c>
       <c r="C686">
         <v>12250908000132</v>
       </c>
       <c r="D686" t="s">
-        <v>132</v>
+        <v>95</v>
       </c>
       <c r="E686" t="s">
-        <v>2166</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="687" spans="1:5">
       <c r="A687" t="s">
-        <v>2167</v>
+        <v>2168</v>
       </c>
       <c r="B687" t="s">
-        <v>2168</v>
+        <v>2169</v>
       </c>
       <c r="C687">
         <v>12250908000132</v>
       </c>
       <c r="D687" t="s">
-        <v>64</v>
+        <v>132</v>
       </c>
       <c r="E687" t="s">
-        <v>2169</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="688" spans="1:5">
       <c r="A688" t="s">
-        <v>2170</v>
+        <v>2171</v>
       </c>
       <c r="B688" t="s">
-        <v>2171</v>
+        <v>2172</v>
       </c>
       <c r="C688">
         <v>12250908000132</v>
       </c>
       <c r="D688" t="s">
-        <v>825</v>
+        <v>64</v>
       </c>
       <c r="E688" t="s">
-        <v>2172</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="689" spans="1:5">
       <c r="A689" t="s">
-        <v>2173</v>
+        <v>2174</v>
       </c>
       <c r="B689" t="s">
-        <v>2174</v>
+        <v>2175</v>
       </c>
       <c r="C689">
         <v>12250908000132</v>
       </c>
       <c r="D689" t="s">
-        <v>2175</v>
+        <v>825</v>
       </c>
       <c r="E689" t="s">
         <v>2176</v>
       </c>
     </row>
     <row r="690" spans="1:5">
       <c r="A690" t="s">
         <v>2177</v>
       </c>
       <c r="B690" t="s">
         <v>2178</v>
       </c>
       <c r="C690">
         <v>12250908000132</v>
       </c>
       <c r="D690" t="s">
         <v>2179</v>
       </c>
       <c r="E690" t="s">
         <v>2180</v>
       </c>
     </row>
     <row r="691" spans="1:5">
       <c r="A691" t="s">
         <v>2181</v>
       </c>
       <c r="B691" t="s">
         <v>2182</v>
       </c>
       <c r="C691">
         <v>12250908000132</v>
       </c>
       <c r="D691" t="s">
-        <v>139</v>
+        <v>2183</v>
       </c>
       <c r="E691" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="692" spans="1:5">
       <c r="A692" t="s">
-        <v>2181</v>
+        <v>2185</v>
       </c>
       <c r="B692" t="s">
-        <v>2184</v>
+        <v>2186</v>
       </c>
       <c r="C692">
         <v>12250908000132</v>
       </c>
       <c r="D692" t="s">
         <v>11</v>
       </c>
       <c r="E692" t="s">
-        <v>2183</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="693" spans="1:5">
       <c r="A693" t="s">
         <v>2185</v>
       </c>
       <c r="B693" t="s">
-        <v>2186</v>
+        <v>2188</v>
       </c>
       <c r="C693">
         <v>12250908000132</v>
       </c>
       <c r="D693" t="s">
+        <v>139</v>
+      </c>
+      <c r="E693" t="s">
         <v>2187</v>
-      </c>
-[...1 lines deleted...]
-        <v>2188</v>
       </c>
     </row>
     <row r="694" spans="1:5">
       <c r="A694" t="s">
         <v>2189</v>
       </c>
       <c r="B694" t="s">
         <v>2190</v>
       </c>
       <c r="C694">
         <v>12250908000132</v>
       </c>
       <c r="D694" t="s">
-        <v>359</v>
+        <v>2191</v>
       </c>
       <c r="E694" t="s">
-        <v>2191</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="695" spans="1:5">
       <c r="A695" t="s">
-        <v>2192</v>
+        <v>2193</v>
       </c>
       <c r="B695" t="s">
-        <v>2193</v>
+        <v>2194</v>
       </c>
       <c r="C695">
         <v>12250908000132</v>
       </c>
       <c r="D695" t="s">
-        <v>11</v>
+        <v>359</v>
       </c>
       <c r="E695" t="s">
-        <v>2194</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="696" spans="1:5">
       <c r="A696" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="B696" t="s">
-        <v>2196</v>
+        <v>2197</v>
       </c>
       <c r="C696">
         <v>12250908000132</v>
       </c>
       <c r="D696" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E696" t="s">
-        <v>2197</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="697" spans="1:5">
       <c r="A697" t="s">
-        <v>2198</v>
+        <v>2199</v>
       </c>
       <c r="B697" t="s">
-        <v>2199</v>
+        <v>2200</v>
       </c>
       <c r="C697">
         <v>12250908000132</v>
       </c>
       <c r="D697" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E697" t="s">
-        <v>2200</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="698" spans="1:5">
       <c r="A698" t="s">
-        <v>2201</v>
+        <v>2202</v>
       </c>
       <c r="B698" t="s">
-        <v>2202</v>
+        <v>2203</v>
       </c>
       <c r="C698">
         <v>12250908000132</v>
       </c>
       <c r="D698" t="s">
-        <v>359</v>
+        <v>39</v>
       </c>
       <c r="E698" t="s">
-        <v>2203</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="699" spans="1:5">
       <c r="A699" t="s">
-        <v>2204</v>
+        <v>2205</v>
       </c>
       <c r="B699" t="s">
-        <v>2205</v>
+        <v>2206</v>
       </c>
       <c r="C699">
         <v>12250908000132</v>
       </c>
       <c r="D699" t="s">
-        <v>11</v>
+        <v>359</v>
       </c>
       <c r="E699" t="s">
-        <v>2206</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="700" spans="1:5">
       <c r="A700" t="s">
-        <v>2207</v>
+        <v>2208</v>
       </c>
       <c r="B700" t="s">
-        <v>2208</v>
+        <v>2209</v>
       </c>
       <c r="C700">
         <v>12250908000132</v>
       </c>
       <c r="D700" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E700" t="s">
-        <v>2209</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="701" spans="1:5">
       <c r="A701" t="s">
-        <v>2210</v>
+        <v>2211</v>
       </c>
       <c r="B701" t="s">
-        <v>2211</v>
+        <v>2212</v>
       </c>
       <c r="C701">
         <v>12250908000132</v>
       </c>
       <c r="D701" t="s">
-        <v>2212</v>
+        <v>39</v>
       </c>
       <c r="E701" t="s">
         <v>2213</v>
       </c>
     </row>
     <row r="702" spans="1:5">
       <c r="A702" t="s">
         <v>2214</v>
       </c>
       <c r="B702" t="s">
         <v>2215</v>
       </c>
       <c r="C702">
         <v>12250908000132</v>
       </c>
       <c r="D702" t="s">
-        <v>57</v>
+        <v>2216</v>
       </c>
       <c r="E702" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="703" spans="1:5">
       <c r="A703" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="B703" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="C703">
         <v>12250908000132</v>
       </c>
       <c r="D703" t="s">
-        <v>1035</v>
+        <v>57</v>
       </c>
       <c r="E703" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="704" spans="1:5">
       <c r="A704" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="B704" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="C704">
         <v>12250908000132</v>
       </c>
       <c r="D704" t="s">
-        <v>2222</v>
+        <v>1039</v>
       </c>
       <c r="E704" t="s">
         <v>2223</v>
       </c>
     </row>
     <row r="705" spans="1:5">
       <c r="A705" t="s">
         <v>2224</v>
       </c>
       <c r="B705" t="s">
         <v>2225</v>
       </c>
       <c r="C705">
         <v>12250908000132</v>
       </c>
       <c r="D705" t="s">
         <v>2226</v>
       </c>
       <c r="E705" t="s">
         <v>2227</v>
       </c>
     </row>
     <row r="706" spans="1:5">
       <c r="A706" t="s">
         <v>2228</v>
       </c>
       <c r="B706" t="s">
         <v>2229</v>
       </c>
       <c r="C706">
         <v>12250908000132</v>
       </c>
       <c r="D706" t="s">
-        <v>53</v>
+        <v>2230</v>
       </c>
       <c r="E706" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="707" spans="1:5">
       <c r="A707" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
       <c r="B707" t="s">
-        <v>2232</v>
+        <v>2233</v>
       </c>
       <c r="C707">
         <v>12250908000132</v>
       </c>
       <c r="D707" t="s">
-        <v>276</v>
+        <v>53</v>
       </c>
       <c r="E707" t="s">
-        <v>2233</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="708" spans="1:5">
       <c r="A708" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
       <c r="B708" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="C708">
         <v>12250908000132</v>
       </c>
       <c r="D708" t="s">
-        <v>1035</v>
+        <v>276</v>
       </c>
       <c r="E708" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
     </row>
     <row r="709" spans="1:5">
       <c r="A709" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
       <c r="B709" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="C709">
         <v>12250908000132</v>
       </c>
       <c r="D709" t="s">
-        <v>11</v>
+        <v>1039</v>
       </c>
       <c r="E709" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="710" spans="1:5">
       <c r="A710" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
       <c r="B710" t="s">
-        <v>2241</v>
+        <v>2242</v>
       </c>
       <c r="C710">
         <v>12250908000132</v>
       </c>
       <c r="D710" t="s">
-        <v>2242</v>
+        <v>11</v>
       </c>
       <c r="E710" t="s">
         <v>2243</v>
       </c>
     </row>
     <row r="711" spans="1:5">
       <c r="A711" t="s">
         <v>2244</v>
       </c>
       <c r="B711" t="s">
         <v>2245</v>
       </c>
       <c r="C711">
         <v>12250908000132</v>
       </c>
       <c r="D711" t="s">
-        <v>11</v>
+        <v>2246</v>
       </c>
       <c r="E711" t="s">
-        <v>2246</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="712" spans="1:5">
       <c r="A712" t="s">
-        <v>2247</v>
+        <v>2248</v>
       </c>
       <c r="B712" t="s">
-        <v>2248</v>
+        <v>2249</v>
       </c>
       <c r="C712">
         <v>12250908000132</v>
       </c>
       <c r="D712" t="s">
         <v>11</v>
       </c>
       <c r="E712" t="s">
-        <v>2249</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="713" spans="1:5">
       <c r="A713" t="s">
-        <v>2250</v>
+        <v>2251</v>
       </c>
       <c r="B713" t="s">
-        <v>2251</v>
+        <v>2252</v>
       </c>
       <c r="C713">
         <v>12250908000132</v>
       </c>
       <c r="D713" t="s">
         <v>11</v>
       </c>
       <c r="E713" t="s">
-        <v>2252</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="714" spans="1:5">
       <c r="A714" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="B714" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="C714">
         <v>12250908000132</v>
       </c>
       <c r="D714" t="s">
         <v>11</v>
       </c>
       <c r="E714" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="715" spans="1:5">
       <c r="A715" t="s">
-        <v>2256</v>
+        <v>2257</v>
       </c>
       <c r="B715" t="s">
-        <v>2257</v>
+        <v>2258</v>
       </c>
       <c r="C715">
         <v>12250908000132</v>
       </c>
       <c r="D715" t="s">
-        <v>2258</v>
+        <v>11</v>
       </c>
       <c r="E715" t="s">
         <v>2259</v>
       </c>
     </row>
     <row r="716" spans="1:5">
       <c r="A716" t="s">
         <v>2260</v>
       </c>
       <c r="B716" t="s">
         <v>2261</v>
       </c>
       <c r="C716">
         <v>12250908000132</v>
       </c>
       <c r="D716" t="s">
         <v>2262</v>
       </c>
       <c r="E716" t="s">
         <v>2263</v>
       </c>
     </row>
     <row r="717" spans="1:5">
       <c r="A717" t="s">
         <v>2264</v>
@@ -21173,3233 +21185,3250 @@
       </c>
       <c r="B719" t="s">
         <v>2273</v>
       </c>
       <c r="C719">
         <v>12250908000132</v>
       </c>
       <c r="D719" t="s">
         <v>2274</v>
       </c>
       <c r="E719" t="s">
         <v>2275</v>
       </c>
     </row>
     <row r="720" spans="1:5">
       <c r="A720" t="s">
         <v>2276</v>
       </c>
       <c r="B720" t="s">
         <v>2277</v>
       </c>
       <c r="C720">
         <v>12250908000132</v>
       </c>
       <c r="D720" t="s">
-        <v>95</v>
+        <v>2278</v>
       </c>
       <c r="E720" t="s">
-        <v>2278</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="721" spans="1:5">
       <c r="A721" t="s">
-        <v>2279</v>
+        <v>2280</v>
       </c>
       <c r="B721" t="s">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="C721">
         <v>12250908000132</v>
       </c>
       <c r="D721" t="s">
-        <v>39</v>
+        <v>95</v>
       </c>
       <c r="E721" t="s">
-        <v>2281</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="722" spans="1:5">
       <c r="A722" t="s">
-        <v>2282</v>
+        <v>2283</v>
       </c>
       <c r="B722" t="s">
-        <v>2283</v>
+        <v>2284</v>
       </c>
       <c r="C722">
         <v>12250908000132</v>
       </c>
       <c r="D722" t="s">
-        <v>554</v>
+        <v>39</v>
       </c>
       <c r="E722" t="s">
-        <v>2284</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="723" spans="1:5">
       <c r="A723" t="s">
-        <v>2282</v>
+        <v>2286</v>
       </c>
       <c r="B723" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
       <c r="C723">
         <v>12250908000132</v>
       </c>
       <c r="D723" t="s">
-        <v>618</v>
+        <v>554</v>
       </c>
       <c r="E723" t="s">
-        <v>2284</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="724" spans="1:5">
       <c r="A724" t="s">
         <v>2286</v>
       </c>
       <c r="B724" t="s">
-        <v>2287</v>
+        <v>2289</v>
       </c>
       <c r="C724">
         <v>12250908000132</v>
       </c>
       <c r="D724" t="s">
-        <v>11</v>
+        <v>618</v>
       </c>
       <c r="E724" t="s">
         <v>2288</v>
       </c>
     </row>
     <row r="725" spans="1:5">
       <c r="A725" t="s">
-        <v>2289</v>
+        <v>2290</v>
       </c>
       <c r="B725" t="s">
-        <v>2290</v>
+        <v>2291</v>
       </c>
       <c r="C725">
         <v>12250908000132</v>
       </c>
       <c r="D725" t="s">
         <v>11</v>
       </c>
       <c r="E725" t="s">
-        <v>2291</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="726" spans="1:5">
       <c r="A726" t="s">
-        <v>2292</v>
+        <v>2293</v>
       </c>
       <c r="B726" t="s">
-        <v>2293</v>
+        <v>2294</v>
       </c>
       <c r="C726">
         <v>12250908000132</v>
       </c>
       <c r="D726" t="s">
         <v>11</v>
       </c>
       <c r="E726" t="s">
-        <v>2294</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="727" spans="1:5">
       <c r="A727" t="s">
-        <v>2295</v>
+        <v>2296</v>
       </c>
       <c r="B727" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="C727">
         <v>12250908000132</v>
       </c>
       <c r="D727" t="s">
-        <v>218</v>
+        <v>11</v>
       </c>
       <c r="E727" t="s">
-        <v>2297</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="728" spans="1:5">
       <c r="A728" t="s">
-        <v>2298</v>
+        <v>2299</v>
       </c>
       <c r="B728" t="s">
-        <v>2299</v>
+        <v>2300</v>
       </c>
       <c r="C728">
         <v>12250908000132</v>
       </c>
       <c r="D728" t="s">
-        <v>11</v>
+        <v>218</v>
       </c>
       <c r="E728" t="s">
-        <v>2300</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="729" spans="1:5">
       <c r="A729" t="s">
-        <v>2301</v>
+        <v>2302</v>
       </c>
       <c r="B729" t="s">
-        <v>2302</v>
+        <v>2303</v>
       </c>
       <c r="C729">
         <v>12250908000132</v>
       </c>
       <c r="D729" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E729" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="730" spans="1:5">
       <c r="A730" t="s">
-        <v>2304</v>
+        <v>2305</v>
       </c>
       <c r="B730" t="s">
-        <v>2305</v>
+        <v>2306</v>
       </c>
       <c r="C730">
         <v>12250908000132</v>
       </c>
       <c r="D730" t="s">
-        <v>166</v>
+        <v>29</v>
       </c>
       <c r="E730" t="s">
-        <v>2306</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="731" spans="1:5">
       <c r="A731" t="s">
-        <v>2307</v>
+        <v>2308</v>
       </c>
       <c r="B731" t="s">
-        <v>2308</v>
+        <v>2309</v>
       </c>
       <c r="C731">
         <v>12250908000132</v>
       </c>
       <c r="D731" t="s">
-        <v>359</v>
+        <v>166</v>
       </c>
       <c r="E731" t="s">
-        <v>2309</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="732" spans="1:5">
       <c r="A732" t="s">
-        <v>2310</v>
+        <v>2311</v>
       </c>
       <c r="B732" t="s">
-        <v>2311</v>
+        <v>2312</v>
       </c>
       <c r="C732">
         <v>12250908000132</v>
       </c>
       <c r="D732" t="s">
-        <v>15</v>
+        <v>359</v>
       </c>
       <c r="E732" t="s">
-        <v>2312</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="733" spans="1:5">
       <c r="A733" t="s">
-        <v>2313</v>
+        <v>2314</v>
       </c>
       <c r="B733" t="s">
-        <v>2314</v>
+        <v>2315</v>
       </c>
       <c r="C733">
         <v>12250908000132</v>
       </c>
       <c r="D733" t="s">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="E733" t="s">
-        <v>2315</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="734" spans="1:5">
       <c r="A734" t="s">
-        <v>2316</v>
+        <v>2317</v>
       </c>
       <c r="B734" t="s">
-        <v>2317</v>
+        <v>2318</v>
       </c>
       <c r="C734">
         <v>12250908000132</v>
       </c>
       <c r="D734" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="E734" t="s">
-        <v>2318</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="735" spans="1:5">
       <c r="A735" t="s">
-        <v>2319</v>
+        <v>2320</v>
       </c>
       <c r="B735" t="s">
-        <v>2320</v>
+        <v>2321</v>
       </c>
       <c r="C735">
         <v>12250908000132</v>
       </c>
       <c r="D735" t="s">
-        <v>68</v>
+        <v>15</v>
       </c>
       <c r="E735" t="s">
-        <v>2321</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="736" spans="1:5">
       <c r="A736" t="s">
-        <v>2322</v>
+        <v>2323</v>
       </c>
       <c r="B736" t="s">
-        <v>2323</v>
+        <v>2324</v>
       </c>
       <c r="C736">
         <v>12250908000132</v>
       </c>
       <c r="D736" t="s">
-        <v>2324</v>
+        <v>68</v>
       </c>
       <c r="E736" t="s">
         <v>2325</v>
       </c>
     </row>
     <row r="737" spans="1:5">
       <c r="A737" t="s">
         <v>2326</v>
       </c>
       <c r="B737" t="s">
         <v>2327</v>
       </c>
       <c r="C737">
         <v>12250908000132</v>
       </c>
       <c r="D737" t="s">
-        <v>1357</v>
+        <v>2328</v>
       </c>
       <c r="E737" t="s">
-        <v>2328</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="738" spans="1:5">
       <c r="A738" t="s">
-        <v>2329</v>
+        <v>2330</v>
       </c>
       <c r="B738" t="s">
-        <v>2330</v>
+        <v>2331</v>
       </c>
       <c r="C738">
         <v>12250908000132</v>
       </c>
       <c r="D738" t="s">
-        <v>1124</v>
+        <v>1361</v>
       </c>
       <c r="E738" t="s">
-        <v>2331</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="739" spans="1:5">
       <c r="A739" t="s">
-        <v>2332</v>
+        <v>2333</v>
       </c>
       <c r="B739" t="s">
-        <v>2333</v>
+        <v>2334</v>
       </c>
       <c r="C739">
         <v>12250908000132</v>
       </c>
       <c r="D739" t="s">
-        <v>89</v>
+        <v>1128</v>
       </c>
       <c r="E739" t="s">
-        <v>2334</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="740" spans="1:5">
       <c r="A740" t="s">
-        <v>2335</v>
+        <v>2336</v>
       </c>
       <c r="B740" t="s">
-        <v>2336</v>
+        <v>2337</v>
       </c>
       <c r="C740">
         <v>12250908000132</v>
       </c>
       <c r="D740" t="s">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="E740" t="s">
-        <v>2337</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="741" spans="1:5">
       <c r="A741" t="s">
-        <v>2338</v>
+        <v>2339</v>
       </c>
       <c r="B741" t="s">
-        <v>2339</v>
+        <v>2340</v>
       </c>
       <c r="C741">
         <v>12250908000132</v>
       </c>
       <c r="D741" t="s">
-        <v>166</v>
+        <v>68</v>
       </c>
       <c r="E741" t="s">
-        <v>2340</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="742" spans="1:5">
       <c r="A742" t="s">
-        <v>2341</v>
+        <v>2342</v>
       </c>
       <c r="B742" t="s">
-        <v>2342</v>
+        <v>2343</v>
       </c>
       <c r="C742">
         <v>12250908000132</v>
       </c>
       <c r="D742" t="s">
-        <v>2343</v>
+        <v>166</v>
       </c>
       <c r="E742" t="s">
         <v>2344</v>
       </c>
     </row>
     <row r="743" spans="1:5">
       <c r="A743" t="s">
         <v>2345</v>
       </c>
       <c r="B743" t="s">
         <v>2346</v>
       </c>
       <c r="C743">
         <v>12250908000132</v>
       </c>
       <c r="D743" t="s">
-        <v>39</v>
+        <v>2347</v>
       </c>
       <c r="E743" t="s">
-        <v>2347</v>
+        <v>2348</v>
       </c>
     </row>
     <row r="744" spans="1:5">
       <c r="A744" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
       <c r="B744" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
       <c r="C744">
         <v>12250908000132</v>
       </c>
       <c r="D744" t="s">
-        <v>2350</v>
+        <v>39</v>
       </c>
       <c r="E744" t="s">
         <v>2351</v>
       </c>
     </row>
     <row r="745" spans="1:5">
       <c r="A745" t="s">
         <v>2352</v>
       </c>
       <c r="B745" t="s">
         <v>2353</v>
       </c>
       <c r="C745">
         <v>12250908000132</v>
       </c>
       <c r="D745" t="s">
-        <v>39</v>
+        <v>2354</v>
       </c>
       <c r="E745" t="s">
-        <v>2354</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="746" spans="1:5">
       <c r="A746" t="s">
-        <v>2355</v>
+        <v>2356</v>
       </c>
       <c r="B746" t="s">
-        <v>2356</v>
+        <v>2357</v>
       </c>
       <c r="C746">
         <v>12250908000132</v>
       </c>
       <c r="D746" t="s">
         <v>39</v>
       </c>
       <c r="E746" t="s">
-        <v>2357</v>
+        <v>2358</v>
       </c>
     </row>
     <row r="747" spans="1:5">
       <c r="A747" t="s">
-        <v>2358</v>
+        <v>2359</v>
       </c>
       <c r="B747" t="s">
-        <v>2359</v>
+        <v>2360</v>
       </c>
       <c r="C747">
         <v>12250908000132</v>
       </c>
       <c r="D747" t="s">
-        <v>1281</v>
+        <v>39</v>
       </c>
       <c r="E747" t="s">
-        <v>2360</v>
+        <v>2361</v>
       </c>
     </row>
     <row r="748" spans="1:5">
       <c r="A748" t="s">
-        <v>2361</v>
+        <v>2362</v>
       </c>
       <c r="B748" t="s">
-        <v>2362</v>
+        <v>2363</v>
       </c>
       <c r="C748">
         <v>12250908000132</v>
       </c>
       <c r="D748" t="s">
-        <v>2363</v>
+        <v>1285</v>
       </c>
       <c r="E748" t="s">
         <v>2364</v>
       </c>
     </row>
     <row r="749" spans="1:5">
       <c r="A749" t="s">
         <v>2365</v>
       </c>
       <c r="B749" t="s">
         <v>2366</v>
       </c>
       <c r="C749">
         <v>12250908000132</v>
       </c>
       <c r="D749" t="s">
-        <v>39</v>
+        <v>2367</v>
       </c>
       <c r="E749" t="s">
-        <v>2367</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="750" spans="1:5">
       <c r="A750" t="s">
-        <v>2368</v>
+        <v>2369</v>
       </c>
       <c r="B750" t="s">
-        <v>2369</v>
+        <v>2370</v>
       </c>
       <c r="C750">
         <v>12250908000132</v>
       </c>
       <c r="D750" t="s">
-        <v>1777</v>
+        <v>39</v>
       </c>
       <c r="E750" t="s">
-        <v>2370</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="751" spans="1:5">
       <c r="A751" t="s">
-        <v>2371</v>
+        <v>2372</v>
       </c>
       <c r="B751" t="s">
-        <v>2372</v>
+        <v>2373</v>
       </c>
       <c r="C751">
         <v>12250908000132</v>
       </c>
       <c r="D751" t="s">
-        <v>2373</v>
+        <v>1781</v>
       </c>
       <c r="E751" t="s">
         <v>2374</v>
       </c>
     </row>
     <row r="752" spans="1:5">
       <c r="A752" t="s">
-        <v>2371</v>
+        <v>2375</v>
       </c>
       <c r="B752" t="s">
-        <v>2375</v>
+        <v>2376</v>
       </c>
       <c r="C752">
         <v>12250908000132</v>
       </c>
       <c r="D752" t="s">
-        <v>1883</v>
+        <v>2377</v>
       </c>
       <c r="E752" t="s">
-        <v>2374</v>
+        <v>2378</v>
       </c>
     </row>
     <row r="753" spans="1:5">
       <c r="A753" t="s">
-        <v>2376</v>
+        <v>2375</v>
       </c>
       <c r="B753" t="s">
-        <v>2377</v>
+        <v>2379</v>
       </c>
       <c r="C753">
         <v>12250908000132</v>
       </c>
       <c r="D753" t="s">
-        <v>29</v>
+        <v>1887</v>
       </c>
       <c r="E753" t="s">
         <v>2378</v>
       </c>
     </row>
     <row r="754" spans="1:5">
       <c r="A754" t="s">
-        <v>2379</v>
+        <v>2380</v>
       </c>
       <c r="B754" t="s">
-        <v>2380</v>
+        <v>2381</v>
       </c>
       <c r="C754">
         <v>12250908000132</v>
       </c>
       <c r="D754" t="s">
-        <v>82</v>
+        <v>29</v>
       </c>
       <c r="E754" t="s">
-        <v>2381</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="755" spans="1:5">
       <c r="A755" t="s">
-        <v>2379</v>
+        <v>2383</v>
       </c>
       <c r="B755" t="s">
-        <v>2382</v>
+        <v>2384</v>
       </c>
       <c r="C755">
         <v>12250908000132</v>
       </c>
       <c r="D755" t="s">
-        <v>1883</v>
+        <v>1887</v>
       </c>
       <c r="E755" t="s">
-        <v>2381</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="756" spans="1:5">
       <c r="A756" t="s">
         <v>2383</v>
       </c>
       <c r="B756" t="s">
-        <v>2384</v>
+        <v>2386</v>
       </c>
       <c r="C756">
         <v>12250908000132</v>
       </c>
       <c r="D756" t="s">
-        <v>2373</v>
+        <v>82</v>
       </c>
       <c r="E756" t="s">
         <v>2385</v>
       </c>
     </row>
     <row r="757" spans="1:5">
       <c r="A757" t="s">
-        <v>2386</v>
+        <v>2387</v>
       </c>
       <c r="B757" t="s">
-        <v>2387</v>
+        <v>2388</v>
       </c>
       <c r="C757">
         <v>12250908000132</v>
       </c>
       <c r="D757" t="s">
-        <v>89</v>
+        <v>2377</v>
       </c>
       <c r="E757" t="s">
-        <v>2385</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="758" spans="1:5">
       <c r="A758" t="s">
-        <v>2388</v>
+        <v>2390</v>
       </c>
       <c r="B758" t="s">
+        <v>2391</v>
+      </c>
+      <c r="C758">
+        <v>12250908000132</v>
+      </c>
+      <c r="D758" t="s">
+        <v>89</v>
+      </c>
+      <c r="E758" t="s">
         <v>2389</v>
-      </c>
-[...7 lines deleted...]
-        <v>2390</v>
       </c>
     </row>
     <row r="759" spans="1:5">
       <c r="A759" t="s">
-        <v>2391</v>
+        <v>2392</v>
       </c>
       <c r="B759" t="s">
-        <v>2392</v>
+        <v>2393</v>
       </c>
       <c r="C759">
         <v>12250908000132</v>
       </c>
       <c r="D759" t="s">
         <v>11</v>
       </c>
       <c r="E759" t="s">
-        <v>2393</v>
+        <v>2394</v>
       </c>
     </row>
     <row r="760" spans="1:5">
       <c r="A760" t="s">
-        <v>2394</v>
+        <v>2395</v>
       </c>
       <c r="B760" t="s">
-        <v>2395</v>
+        <v>2396</v>
       </c>
       <c r="C760">
         <v>12250908000132</v>
       </c>
       <c r="D760" t="s">
         <v>11</v>
       </c>
       <c r="E760" t="s">
-        <v>2396</v>
+        <v>2397</v>
       </c>
     </row>
     <row r="761" spans="1:5">
       <c r="A761" t="s">
-        <v>2397</v>
+        <v>2398</v>
       </c>
       <c r="B761" t="s">
-        <v>2398</v>
+        <v>2399</v>
       </c>
       <c r="C761">
         <v>12250908000132</v>
       </c>
       <c r="D761" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="E761" t="s">
-        <v>2399</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="762" spans="1:5">
       <c r="A762" t="s">
-        <v>2400</v>
+        <v>2401</v>
       </c>
       <c r="B762" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="C762">
         <v>12250908000132</v>
       </c>
       <c r="D762" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="E762" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="763" spans="1:5">
       <c r="A763" t="s">
-        <v>2403</v>
+        <v>2404</v>
       </c>
       <c r="B763" t="s">
-        <v>2404</v>
+        <v>2405</v>
       </c>
       <c r="C763">
         <v>12250908000132</v>
       </c>
       <c r="D763" t="s">
-        <v>95</v>
+        <v>68</v>
       </c>
       <c r="E763" t="s">
-        <v>2405</v>
+        <v>2406</v>
       </c>
     </row>
     <row r="764" spans="1:5">
       <c r="A764" t="s">
-        <v>2406</v>
+        <v>2407</v>
       </c>
       <c r="B764" t="s">
-        <v>2407</v>
+        <v>2408</v>
       </c>
       <c r="C764">
         <v>12250908000132</v>
       </c>
       <c r="D764" t="s">
-        <v>902</v>
+        <v>95</v>
       </c>
       <c r="E764" t="s">
-        <v>2408</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="765" spans="1:5">
       <c r="A765" t="s">
-        <v>2409</v>
+        <v>2410</v>
       </c>
       <c r="B765" t="s">
-        <v>2410</v>
+        <v>2411</v>
       </c>
       <c r="C765">
         <v>12250908000132</v>
       </c>
       <c r="D765" t="s">
-        <v>68</v>
+        <v>906</v>
       </c>
       <c r="E765" t="s">
-        <v>2411</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="766" spans="1:5">
       <c r="A766" t="s">
-        <v>2412</v>
+        <v>2413</v>
       </c>
       <c r="B766" t="s">
-        <v>2413</v>
+        <v>2414</v>
       </c>
       <c r="C766">
         <v>12250908000132</v>
       </c>
       <c r="D766" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="E766" t="s">
-        <v>2414</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="767" spans="1:5">
       <c r="A767" t="s">
-        <v>2415</v>
+        <v>2416</v>
       </c>
       <c r="B767" t="s">
-        <v>2416</v>
+        <v>2417</v>
       </c>
       <c r="C767">
         <v>12250908000132</v>
       </c>
       <c r="D767" t="s">
-        <v>2417</v>
+        <v>11</v>
       </c>
       <c r="E767" t="s">
         <v>2418</v>
       </c>
     </row>
     <row r="768" spans="1:5">
       <c r="A768" t="s">
         <v>2419</v>
       </c>
       <c r="B768" t="s">
         <v>2420</v>
       </c>
       <c r="C768">
         <v>12250908000132</v>
       </c>
       <c r="D768" t="s">
         <v>2421</v>
       </c>
       <c r="E768" t="s">
         <v>2422</v>
       </c>
     </row>
     <row r="769" spans="1:5">
       <c r="A769" t="s">
         <v>2423</v>
       </c>
       <c r="B769" t="s">
         <v>2424</v>
       </c>
       <c r="C769">
         <v>12250908000132</v>
       </c>
       <c r="D769" t="s">
-        <v>1883</v>
+        <v>2425</v>
       </c>
       <c r="E769" t="s">
-        <v>2425</v>
+        <v>2426</v>
       </c>
     </row>
     <row r="770" spans="1:5">
       <c r="A770" t="s">
-        <v>2423</v>
+        <v>2427</v>
       </c>
       <c r="B770" t="s">
-        <v>2426</v>
+        <v>2428</v>
       </c>
       <c r="C770">
         <v>12250908000132</v>
       </c>
       <c r="D770" t="s">
-        <v>2152</v>
+        <v>2154</v>
       </c>
       <c r="E770" t="s">
-        <v>2425</v>
+        <v>2429</v>
       </c>
     </row>
     <row r="771" spans="1:5">
       <c r="A771" t="s">
         <v>2427</v>
       </c>
       <c r="B771" t="s">
-        <v>2428</v>
+        <v>2430</v>
       </c>
       <c r="C771">
         <v>12250908000132</v>
       </c>
       <c r="D771" t="s">
-        <v>359</v>
+        <v>1887</v>
       </c>
       <c r="E771" t="s">
         <v>2429</v>
       </c>
     </row>
     <row r="772" spans="1:5">
       <c r="A772" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="B772" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="C772">
         <v>12250908000132</v>
       </c>
       <c r="D772" t="s">
-        <v>11</v>
+        <v>359</v>
       </c>
       <c r="E772" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
     </row>
     <row r="773" spans="1:5">
       <c r="A773" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="B773" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="C773">
         <v>12250908000132</v>
       </c>
       <c r="D773" t="s">
-        <v>376</v>
+        <v>11</v>
       </c>
       <c r="E773" t="s">
-        <v>2435</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="774" spans="1:5">
       <c r="A774" t="s">
-        <v>2436</v>
+        <v>2437</v>
       </c>
       <c r="B774" t="s">
-        <v>2437</v>
+        <v>2438</v>
       </c>
       <c r="C774">
         <v>12250908000132</v>
       </c>
       <c r="D774" t="s">
-        <v>89</v>
+        <v>376</v>
       </c>
       <c r="E774" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="775" spans="1:5">
       <c r="A775" t="s">
-        <v>2436</v>
+        <v>2440</v>
       </c>
       <c r="B775" t="s">
-        <v>2439</v>
+        <v>2441</v>
       </c>
       <c r="C775">
         <v>12250908000132</v>
       </c>
       <c r="D775" t="s">
         <v>99</v>
       </c>
       <c r="E775" t="s">
-        <v>2438</v>
+        <v>2442</v>
       </c>
     </row>
     <row r="776" spans="1:5">
       <c r="A776" t="s">
         <v>2440</v>
       </c>
       <c r="B776" t="s">
-        <v>2441</v>
+        <v>2443</v>
       </c>
       <c r="C776">
         <v>12250908000132</v>
       </c>
       <c r="D776" t="s">
-        <v>29</v>
+        <v>89</v>
       </c>
       <c r="E776" t="s">
         <v>2442</v>
       </c>
     </row>
     <row r="777" spans="1:5">
       <c r="A777" t="s">
-        <v>2440</v>
+        <v>2444</v>
       </c>
       <c r="B777" t="s">
-        <v>2443</v>
+        <v>2445</v>
       </c>
       <c r="C777">
         <v>12250908000132</v>
       </c>
       <c r="D777" t="s">
-        <v>89</v>
+        <v>29</v>
       </c>
       <c r="E777" t="s">
-        <v>2442</v>
+        <v>2446</v>
       </c>
     </row>
     <row r="778" spans="1:5">
       <c r="A778" t="s">
         <v>2444</v>
       </c>
       <c r="B778" t="s">
-        <v>2445</v>
+        <v>2447</v>
       </c>
       <c r="C778">
         <v>12250908000132</v>
       </c>
       <c r="D778" t="s">
+        <v>89</v>
+      </c>
+      <c r="E778" t="s">
         <v>2446</v>
-      </c>
-[...1 lines deleted...]
-        <v>2447</v>
       </c>
     </row>
     <row r="779" spans="1:5">
       <c r="A779" t="s">
         <v>2448</v>
       </c>
       <c r="B779" t="s">
         <v>2449</v>
       </c>
       <c r="C779">
         <v>12250908000132</v>
       </c>
       <c r="D779" t="s">
-        <v>39</v>
+        <v>2450</v>
       </c>
       <c r="E779" t="s">
-        <v>2450</v>
+        <v>2451</v>
       </c>
     </row>
     <row r="780" spans="1:5">
       <c r="A780" t="s">
-        <v>2451</v>
+        <v>2452</v>
       </c>
       <c r="B780" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="C780">
         <v>12250908000132</v>
       </c>
       <c r="D780" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E780" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="781" spans="1:5">
       <c r="A781" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="B781" t="s">
-        <v>2455</v>
+        <v>2456</v>
       </c>
       <c r="C781">
         <v>12250908000132</v>
       </c>
       <c r="D781" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E781" t="s">
-        <v>2456</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="782" spans="1:5">
       <c r="A782" t="s">
-        <v>2457</v>
+        <v>2458</v>
       </c>
       <c r="B782" t="s">
-        <v>2458</v>
+        <v>2459</v>
       </c>
       <c r="C782">
         <v>12250908000132</v>
       </c>
       <c r="D782" t="s">
-        <v>421</v>
+        <v>15</v>
       </c>
       <c r="E782" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="783" spans="1:5">
       <c r="A783" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="B783" t="s">
-        <v>2461</v>
+        <v>2462</v>
       </c>
       <c r="C783">
         <v>12250908000132</v>
       </c>
       <c r="D783" t="s">
-        <v>2462</v>
+        <v>421</v>
       </c>
       <c r="E783" t="s">
         <v>2463</v>
       </c>
     </row>
     <row r="784" spans="1:5">
       <c r="A784" t="s">
         <v>2464</v>
       </c>
       <c r="B784" t="s">
         <v>2465</v>
       </c>
       <c r="C784">
         <v>12250908000132</v>
       </c>
       <c r="D784" t="s">
         <v>2466</v>
       </c>
       <c r="E784" t="s">
         <v>2467</v>
       </c>
     </row>
     <row r="785" spans="1:5">
       <c r="A785" t="s">
         <v>2468</v>
       </c>
       <c r="B785" t="s">
         <v>2469</v>
       </c>
       <c r="C785">
         <v>12250908000132</v>
       </c>
       <c r="D785" t="s">
-        <v>95</v>
+        <v>2470</v>
       </c>
       <c r="E785" t="s">
-        <v>2470</v>
+        <v>2471</v>
       </c>
     </row>
     <row r="786" spans="1:5">
       <c r="A786" t="s">
-        <v>2471</v>
+        <v>2472</v>
       </c>
       <c r="B786" t="s">
-        <v>2472</v>
+        <v>2473</v>
       </c>
       <c r="C786">
         <v>12250908000132</v>
       </c>
       <c r="D786" t="s">
-        <v>29</v>
+        <v>95</v>
       </c>
       <c r="E786" t="s">
-        <v>2473</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="787" spans="1:5">
       <c r="A787" t="s">
-        <v>2474</v>
+        <v>2475</v>
       </c>
       <c r="B787" t="s">
-        <v>2475</v>
+        <v>2476</v>
       </c>
       <c r="C787">
         <v>12250908000132</v>
       </c>
       <c r="D787" t="s">
-        <v>2476</v>
+        <v>29</v>
       </c>
       <c r="E787" t="s">
         <v>2477</v>
       </c>
     </row>
     <row r="788" spans="1:5">
       <c r="A788" t="s">
         <v>2478</v>
       </c>
       <c r="B788" t="s">
         <v>2479</v>
       </c>
       <c r="C788">
         <v>12250908000132</v>
       </c>
       <c r="D788" t="s">
-        <v>11</v>
+        <v>2480</v>
       </c>
       <c r="E788" t="s">
-        <v>2480</v>
+        <v>2481</v>
       </c>
     </row>
     <row r="789" spans="1:5">
       <c r="A789" t="s">
-        <v>2481</v>
+        <v>2482</v>
       </c>
       <c r="B789" t="s">
-        <v>2482</v>
+        <v>2483</v>
       </c>
       <c r="C789">
         <v>12250908000132</v>
       </c>
       <c r="D789" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E789" t="s">
-        <v>2483</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="790" spans="1:5">
       <c r="A790" t="s">
-        <v>2484</v>
+        <v>2485</v>
       </c>
       <c r="B790" t="s">
-        <v>2485</v>
+        <v>2486</v>
       </c>
       <c r="C790">
         <v>12250908000132</v>
       </c>
       <c r="D790" t="s">
-        <v>139</v>
+        <v>29</v>
       </c>
       <c r="E790" t="s">
-        <v>2486</v>
+        <v>2487</v>
       </c>
     </row>
     <row r="791" spans="1:5">
       <c r="A791" t="s">
-        <v>2487</v>
+        <v>2488</v>
       </c>
       <c r="B791" t="s">
-        <v>2488</v>
+        <v>2489</v>
       </c>
       <c r="C791">
         <v>12250908000132</v>
       </c>
       <c r="D791" t="s">
         <v>139</v>
       </c>
       <c r="E791" t="s">
-        <v>2489</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="792" spans="1:5">
       <c r="A792" t="s">
-        <v>2490</v>
+        <v>2491</v>
       </c>
       <c r="B792" t="s">
-        <v>2491</v>
+        <v>2492</v>
       </c>
       <c r="C792">
         <v>12250908000132</v>
       </c>
       <c r="D792" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E792" t="s">
-        <v>2492</v>
+        <v>2493</v>
       </c>
     </row>
     <row r="793" spans="1:5">
       <c r="A793" t="s">
-        <v>2493</v>
+        <v>2494</v>
       </c>
       <c r="B793" t="s">
-        <v>2494</v>
+        <v>2495</v>
       </c>
       <c r="C793">
         <v>12250908000132</v>
       </c>
       <c r="D793" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="E793" t="s">
-        <v>2495</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="794" spans="1:5">
       <c r="A794" t="s">
-        <v>2496</v>
+        <v>2497</v>
       </c>
       <c r="B794" t="s">
-        <v>2497</v>
+        <v>2498</v>
       </c>
       <c r="C794">
         <v>12250908000132</v>
       </c>
       <c r="D794" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="E794" t="s">
-        <v>2498</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="795" spans="1:5">
       <c r="A795" t="s">
-        <v>2499</v>
+        <v>2500</v>
       </c>
       <c r="B795" t="s">
-        <v>2500</v>
+        <v>2501</v>
       </c>
       <c r="C795">
         <v>12250908000132</v>
       </c>
       <c r="D795" t="s">
-        <v>132</v>
+        <v>95</v>
       </c>
       <c r="E795" t="s">
-        <v>2501</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="796" spans="1:5">
       <c r="A796" t="s">
-        <v>2502</v>
+        <v>2503</v>
       </c>
       <c r="B796" t="s">
-        <v>2503</v>
+        <v>2504</v>
       </c>
       <c r="C796">
         <v>12250908000132</v>
       </c>
       <c r="D796" t="s">
-        <v>2504</v>
+        <v>132</v>
       </c>
       <c r="E796" t="s">
         <v>2505</v>
       </c>
     </row>
     <row r="797" spans="1:5">
       <c r="A797" t="s">
         <v>2506</v>
       </c>
       <c r="B797" t="s">
         <v>2507</v>
       </c>
       <c r="C797">
         <v>12250908000132</v>
       </c>
       <c r="D797" t="s">
         <v>2508</v>
       </c>
       <c r="E797" t="s">
         <v>2509</v>
       </c>
     </row>
     <row r="798" spans="1:5">
       <c r="A798" t="s">
         <v>2510</v>
       </c>
       <c r="B798" t="s">
         <v>2511</v>
       </c>
       <c r="C798">
         <v>12250908000132</v>
       </c>
       <c r="D798" t="s">
         <v>2512</v>
       </c>
       <c r="E798" t="s">
         <v>2513</v>
       </c>
     </row>
     <row r="799" spans="1:5">
       <c r="A799" t="s">
         <v>2514</v>
       </c>
       <c r="B799" t="s">
         <v>2515</v>
       </c>
       <c r="C799">
         <v>12250908000132</v>
       </c>
       <c r="D799" t="s">
-        <v>95</v>
+        <v>2516</v>
       </c>
       <c r="E799" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
     </row>
     <row r="800" spans="1:5">
       <c r="A800" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="B800" t="s">
-        <v>2518</v>
+        <v>2519</v>
       </c>
       <c r="C800">
         <v>12250908000132</v>
       </c>
       <c r="D800" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="E800" t="s">
-        <v>2519</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="801" spans="1:5">
       <c r="A801" t="s">
-        <v>2520</v>
+        <v>2521</v>
       </c>
       <c r="B801" t="s">
-        <v>2521</v>
+        <v>2522</v>
       </c>
       <c r="C801">
         <v>12250908000132</v>
       </c>
       <c r="D801" t="s">
-        <v>2522</v>
+        <v>11</v>
       </c>
       <c r="E801" t="s">
         <v>2523</v>
       </c>
     </row>
     <row r="802" spans="1:5">
       <c r="A802" t="s">
-        <v>2520</v>
+        <v>2524</v>
       </c>
       <c r="B802" t="s">
-        <v>2524</v>
+        <v>2525</v>
       </c>
       <c r="C802">
         <v>12250908000132</v>
       </c>
       <c r="D802" t="s">
         <v>89</v>
       </c>
       <c r="E802" t="s">
-        <v>2523</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="803" spans="1:5">
       <c r="A803" t="s">
-        <v>2525</v>
+        <v>2524</v>
       </c>
       <c r="B803" t="s">
+        <v>2527</v>
+      </c>
+      <c r="C803">
+        <v>12250908000132</v>
+      </c>
+      <c r="D803" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E803" t="s">
         <v>2526</v>
-      </c>
-[...7 lines deleted...]
-        <v>2527</v>
       </c>
     </row>
     <row r="804" spans="1:5">
       <c r="A804" t="s">
-        <v>2528</v>
+        <v>2529</v>
       </c>
       <c r="B804" t="s">
-        <v>2529</v>
+        <v>2530</v>
       </c>
       <c r="C804">
         <v>12250908000132</v>
       </c>
       <c r="D804" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="E804" t="s">
-        <v>2530</v>
+        <v>2531</v>
       </c>
     </row>
     <row r="805" spans="1:5">
       <c r="A805" t="s">
-        <v>2531</v>
+        <v>2532</v>
       </c>
       <c r="B805" t="s">
-        <v>2532</v>
+        <v>2533</v>
       </c>
       <c r="C805">
         <v>12250908000132</v>
       </c>
       <c r="D805" t="s">
-        <v>2533</v>
+        <v>95</v>
       </c>
       <c r="E805" t="s">
         <v>2534</v>
       </c>
     </row>
     <row r="806" spans="1:5">
       <c r="A806" t="s">
         <v>2535</v>
       </c>
       <c r="B806" t="s">
         <v>2536</v>
       </c>
       <c r="C806">
         <v>12250908000132</v>
       </c>
       <c r="D806" t="s">
-        <v>218</v>
+        <v>2537</v>
       </c>
       <c r="E806" t="s">
-        <v>2537</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="807" spans="1:5">
       <c r="A807" t="s">
-        <v>2538</v>
+        <v>2539</v>
       </c>
       <c r="B807" t="s">
-        <v>2539</v>
+        <v>2540</v>
       </c>
       <c r="C807">
         <v>12250908000132</v>
       </c>
       <c r="D807" t="s">
-        <v>2540</v>
+        <v>218</v>
       </c>
       <c r="E807" t="s">
         <v>2541</v>
       </c>
     </row>
     <row r="808" spans="1:5">
       <c r="A808" t="s">
         <v>2542</v>
       </c>
       <c r="B808" t="s">
         <v>2543</v>
       </c>
       <c r="C808">
         <v>12250908000132</v>
       </c>
       <c r="D808" t="s">
         <v>2544</v>
       </c>
       <c r="E808" t="s">
         <v>2545</v>
       </c>
     </row>
     <row r="809" spans="1:5">
       <c r="A809" t="s">
         <v>2546</v>
       </c>
       <c r="B809" t="s">
         <v>2547</v>
       </c>
       <c r="C809">
         <v>12250908000132</v>
       </c>
       <c r="D809" t="s">
-        <v>11</v>
+        <v>2548</v>
       </c>
       <c r="E809" t="s">
-        <v>2548</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="810" spans="1:5">
       <c r="A810" t="s">
-        <v>2549</v>
+        <v>2550</v>
       </c>
       <c r="B810" t="s">
-        <v>2550</v>
+        <v>2551</v>
       </c>
       <c r="C810">
         <v>12250908000132</v>
       </c>
       <c r="D810" t="s">
         <v>11</v>
       </c>
       <c r="E810" t="s">
-        <v>2551</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="811" spans="1:5">
       <c r="A811" t="s">
-        <v>2552</v>
+        <v>2553</v>
       </c>
       <c r="B811" t="s">
-        <v>2553</v>
+        <v>2554</v>
       </c>
       <c r="C811">
         <v>12250908000132</v>
       </c>
       <c r="D811" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E811" t="s">
-        <v>2554</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="812" spans="1:5">
       <c r="A812" t="s">
-        <v>2555</v>
+        <v>2556</v>
       </c>
       <c r="B812" t="s">
-        <v>2556</v>
+        <v>2557</v>
       </c>
       <c r="C812">
         <v>12250908000132</v>
       </c>
       <c r="D812" t="s">
-        <v>2557</v>
+        <v>15</v>
       </c>
       <c r="E812" t="s">
         <v>2558</v>
       </c>
     </row>
     <row r="813" spans="1:5">
       <c r="A813" t="s">
         <v>2559</v>
       </c>
       <c r="B813" t="s">
         <v>2560</v>
       </c>
       <c r="C813">
         <v>12250908000132</v>
       </c>
       <c r="D813" t="s">
         <v>2561</v>
       </c>
       <c r="E813" t="s">
         <v>2562</v>
       </c>
     </row>
     <row r="814" spans="1:5">
       <c r="A814" t="s">
-        <v>2559</v>
+        <v>2563</v>
       </c>
       <c r="B814" t="s">
-        <v>2563</v>
+        <v>2564</v>
       </c>
       <c r="C814">
         <v>12250908000132</v>
       </c>
       <c r="D814" t="s">
-        <v>95</v>
+        <v>2565</v>
       </c>
       <c r="E814" t="s">
-        <v>2562</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="815" spans="1:5">
       <c r="A815" t="s">
-        <v>2564</v>
+        <v>2563</v>
       </c>
       <c r="B815" t="s">
-        <v>2565</v>
+        <v>2567</v>
       </c>
       <c r="C815">
         <v>12250908000132</v>
       </c>
       <c r="D815" t="s">
-        <v>15</v>
+        <v>95</v>
       </c>
       <c r="E815" t="s">
         <v>2566</v>
       </c>
     </row>
     <row r="816" spans="1:5">
       <c r="A816" t="s">
-        <v>2567</v>
+        <v>2568</v>
       </c>
       <c r="B816" t="s">
-        <v>2568</v>
+        <v>2569</v>
       </c>
       <c r="C816">
         <v>12250908000132</v>
       </c>
       <c r="D816" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E816" t="s">
-        <v>2569</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="817" spans="1:5">
       <c r="A817" t="s">
-        <v>2570</v>
+        <v>2571</v>
       </c>
       <c r="B817" t="s">
-        <v>2571</v>
+        <v>2572</v>
       </c>
       <c r="C817">
         <v>12250908000132</v>
       </c>
       <c r="D817" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="E817" t="s">
-        <v>2572</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="818" spans="1:5">
       <c r="A818" t="s">
-        <v>2573</v>
+        <v>2574</v>
       </c>
       <c r="B818" t="s">
-        <v>2574</v>
+        <v>2575</v>
       </c>
       <c r="C818">
         <v>12250908000132</v>
       </c>
       <c r="D818" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="E818" t="s">
-        <v>2575</v>
+        <v>2576</v>
       </c>
     </row>
     <row r="819" spans="1:5">
       <c r="A819" t="s">
-        <v>2576</v>
+        <v>2577</v>
       </c>
       <c r="B819" t="s">
-        <v>2577</v>
+        <v>2578</v>
       </c>
       <c r="C819">
         <v>12250908000132</v>
       </c>
       <c r="D819" t="s">
-        <v>2578</v>
+        <v>11</v>
       </c>
       <c r="E819" t="s">
         <v>2579</v>
       </c>
     </row>
     <row r="820" spans="1:5">
       <c r="A820" t="s">
         <v>2580</v>
       </c>
       <c r="B820" t="s">
         <v>2581</v>
       </c>
       <c r="C820">
         <v>12250908000132</v>
       </c>
       <c r="D820" t="s">
-        <v>29</v>
+        <v>2582</v>
       </c>
       <c r="E820" t="s">
-        <v>2582</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="821" spans="1:5">
       <c r="A821" t="s">
-        <v>2583</v>
+        <v>2584</v>
       </c>
       <c r="B821" t="s">
-        <v>2584</v>
+        <v>2585</v>
       </c>
       <c r="C821">
         <v>12250908000132</v>
       </c>
       <c r="D821" t="s">
-        <v>64</v>
+        <v>29</v>
       </c>
       <c r="E821" t="s">
-        <v>2585</v>
+        <v>2586</v>
       </c>
     </row>
     <row r="822" spans="1:5">
       <c r="A822" t="s">
-        <v>2586</v>
+        <v>2587</v>
       </c>
       <c r="B822" t="s">
-        <v>2587</v>
+        <v>2588</v>
       </c>
       <c r="C822">
         <v>12250908000132</v>
       </c>
       <c r="D822" t="s">
-        <v>1111</v>
+        <v>64</v>
       </c>
       <c r="E822" t="s">
-        <v>2588</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="823" spans="1:5">
       <c r="A823" t="s">
-        <v>2589</v>
+        <v>2590</v>
       </c>
       <c r="B823" t="s">
-        <v>2590</v>
+        <v>2591</v>
       </c>
       <c r="C823">
         <v>12250908000132</v>
       </c>
       <c r="D823" t="s">
-        <v>1251</v>
+        <v>1115</v>
       </c>
       <c r="E823" t="s">
-        <v>2591</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="824" spans="1:5">
       <c r="A824" t="s">
-        <v>2589</v>
+        <v>2593</v>
       </c>
       <c r="B824" t="s">
-        <v>2592</v>
+        <v>2594</v>
       </c>
       <c r="C824">
         <v>12250908000132</v>
       </c>
       <c r="D824" t="s">
         <v>99</v>
       </c>
       <c r="E824" t="s">
-        <v>2591</v>
+        <v>2595</v>
       </c>
     </row>
     <row r="825" spans="1:5">
       <c r="A825" t="s">
         <v>2593</v>
       </c>
       <c r="B825" t="s">
-        <v>2594</v>
+        <v>2596</v>
       </c>
       <c r="C825">
         <v>12250908000132</v>
       </c>
       <c r="D825" t="s">
-        <v>11</v>
+        <v>1255</v>
       </c>
       <c r="E825" t="s">
         <v>2595</v>
       </c>
     </row>
     <row r="826" spans="1:5">
       <c r="A826" t="s">
-        <v>2596</v>
+        <v>2597</v>
       </c>
       <c r="B826" t="s">
-        <v>2597</v>
+        <v>2598</v>
       </c>
       <c r="C826">
         <v>12250908000132</v>
       </c>
       <c r="D826" t="s">
-        <v>1898</v>
+        <v>11</v>
       </c>
       <c r="E826" t="s">
-        <v>2598</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="827" spans="1:5">
       <c r="A827" t="s">
-        <v>2599</v>
+        <v>2600</v>
       </c>
       <c r="B827" t="s">
-        <v>2600</v>
+        <v>2601</v>
       </c>
       <c r="C827">
         <v>12250908000132</v>
       </c>
       <c r="D827" t="s">
-        <v>11</v>
+        <v>1902</v>
       </c>
       <c r="E827" t="s">
-        <v>2601</v>
+        <v>2602</v>
       </c>
     </row>
     <row r="828" spans="1:5">
       <c r="A828" t="s">
-        <v>2602</v>
+        <v>2603</v>
       </c>
       <c r="B828" t="s">
-        <v>2603</v>
+        <v>2604</v>
       </c>
       <c r="C828">
         <v>12250908000132</v>
       </c>
       <c r="D828" t="s">
-        <v>166</v>
+        <v>11</v>
       </c>
       <c r="E828" t="s">
-        <v>2604</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="829" spans="1:5">
       <c r="A829" t="s">
-        <v>2605</v>
+        <v>2606</v>
       </c>
       <c r="B829" t="s">
-        <v>2606</v>
+        <v>2607</v>
       </c>
       <c r="C829">
         <v>12250908000132</v>
       </c>
       <c r="D829" t="s">
-        <v>2607</v>
+        <v>166</v>
       </c>
       <c r="E829" t="s">
         <v>2608</v>
       </c>
     </row>
     <row r="830" spans="1:5">
       <c r="A830" t="s">
         <v>2609</v>
       </c>
       <c r="B830" t="s">
         <v>2610</v>
       </c>
       <c r="C830">
         <v>12250908000132</v>
       </c>
       <c r="D830" t="s">
         <v>2611</v>
       </c>
       <c r="E830" t="s">
         <v>2612</v>
       </c>
     </row>
     <row r="831" spans="1:5">
       <c r="A831" t="s">
         <v>2613</v>
       </c>
       <c r="B831" t="s">
         <v>2614</v>
       </c>
       <c r="C831">
         <v>12250908000132</v>
       </c>
       <c r="D831" t="s">
         <v>2615</v>
       </c>
       <c r="E831" t="s">
         <v>2616</v>
       </c>
     </row>
     <row r="832" spans="1:5">
       <c r="A832" t="s">
         <v>2617</v>
       </c>
       <c r="B832" t="s">
         <v>2618</v>
       </c>
       <c r="C832">
         <v>12250908000132</v>
       </c>
       <c r="D832" t="s">
-        <v>15</v>
+        <v>2619</v>
       </c>
       <c r="E832" t="s">
-        <v>2619</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="833" spans="1:5">
       <c r="A833" t="s">
-        <v>2620</v>
+        <v>2621</v>
       </c>
       <c r="B833" t="s">
-        <v>2621</v>
+        <v>2622</v>
       </c>
       <c r="C833">
         <v>12250908000132</v>
       </c>
       <c r="D833" t="s">
-        <v>2622</v>
+        <v>15</v>
       </c>
       <c r="E833" t="s">
         <v>2623</v>
       </c>
     </row>
     <row r="834" spans="1:5">
       <c r="A834" t="s">
         <v>2624</v>
       </c>
       <c r="B834" t="s">
         <v>2625</v>
       </c>
       <c r="C834">
         <v>12250908000132</v>
       </c>
       <c r="D834" t="s">
         <v>2626</v>
       </c>
       <c r="E834" t="s">
         <v>2627</v>
       </c>
     </row>
     <row r="835" spans="1:5">
       <c r="A835" t="s">
         <v>2628</v>
       </c>
       <c r="B835" t="s">
         <v>2629</v>
       </c>
       <c r="C835">
         <v>12250908000132</v>
       </c>
       <c r="D835" t="s">
-        <v>11</v>
+        <v>2630</v>
       </c>
       <c r="E835" t="s">
-        <v>2630</v>
+        <v>2631</v>
       </c>
     </row>
     <row r="836" spans="1:5">
       <c r="A836" t="s">
-        <v>2631</v>
+        <v>2632</v>
       </c>
       <c r="B836" t="s">
-        <v>2632</v>
+        <v>2633</v>
       </c>
       <c r="C836">
         <v>12250908000132</v>
       </c>
       <c r="D836" t="s">
-        <v>359</v>
+        <v>11</v>
       </c>
       <c r="E836" t="s">
-        <v>2633</v>
+        <v>2634</v>
       </c>
     </row>
     <row r="837" spans="1:5">
       <c r="A837" t="s">
-        <v>2634</v>
+        <v>2635</v>
       </c>
       <c r="B837" t="s">
-        <v>2635</v>
+        <v>2636</v>
       </c>
       <c r="C837">
         <v>12250908000132</v>
       </c>
       <c r="D837" t="s">
-        <v>95</v>
+        <v>359</v>
       </c>
       <c r="E837" t="s">
-        <v>2636</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="838" spans="1:5">
       <c r="A838" t="s">
-        <v>2637</v>
+        <v>2638</v>
       </c>
       <c r="B838" t="s">
-        <v>2638</v>
+        <v>2639</v>
       </c>
       <c r="C838">
         <v>12250908000132</v>
       </c>
       <c r="D838" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="E838" t="s">
-        <v>2639</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="839" spans="1:5">
       <c r="A839" t="s">
-        <v>2640</v>
+        <v>2641</v>
       </c>
       <c r="B839" t="s">
-        <v>2641</v>
+        <v>2642</v>
       </c>
       <c r="C839">
         <v>12250908000132</v>
       </c>
       <c r="D839" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E839" t="s">
-        <v>2642</v>
+        <v>2643</v>
       </c>
     </row>
     <row r="840" spans="1:5">
       <c r="A840" t="s">
-        <v>2643</v>
+        <v>2644</v>
       </c>
       <c r="B840" t="s">
-        <v>2644</v>
+        <v>2645</v>
       </c>
       <c r="C840">
         <v>12250908000132</v>
       </c>
       <c r="D840" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="E840" t="s">
-        <v>2645</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="841" spans="1:5">
       <c r="A841" t="s">
-        <v>2646</v>
+        <v>2647</v>
       </c>
       <c r="B841" t="s">
-        <v>2647</v>
+        <v>2648</v>
       </c>
       <c r="C841">
         <v>12250908000132</v>
       </c>
       <c r="D841" t="s">
-        <v>1193</v>
+        <v>11</v>
       </c>
       <c r="E841" t="s">
-        <v>2648</v>
+        <v>2649</v>
       </c>
     </row>
     <row r="842" spans="1:5">
       <c r="A842" t="s">
-        <v>2649</v>
+        <v>2650</v>
       </c>
       <c r="B842" t="s">
-        <v>2650</v>
+        <v>2651</v>
       </c>
       <c r="C842">
         <v>12250908000132</v>
       </c>
       <c r="D842" t="s">
-        <v>11</v>
+        <v>1197</v>
       </c>
       <c r="E842" t="s">
-        <v>2651</v>
+        <v>2652</v>
       </c>
     </row>
     <row r="843" spans="1:5">
       <c r="A843" t="s">
-        <v>2652</v>
+        <v>2653</v>
       </c>
       <c r="B843" t="s">
-        <v>2653</v>
+        <v>2654</v>
       </c>
       <c r="C843">
         <v>12250908000132</v>
       </c>
       <c r="D843" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E843" t="s">
-        <v>2654</v>
+        <v>2655</v>
       </c>
     </row>
     <row r="844" spans="1:5">
       <c r="A844" t="s">
-        <v>2655</v>
+        <v>2656</v>
       </c>
       <c r="B844" t="s">
-        <v>2656</v>
+        <v>2657</v>
       </c>
       <c r="C844">
         <v>12250908000132</v>
       </c>
       <c r="D844" t="s">
-        <v>95</v>
+        <v>39</v>
       </c>
       <c r="E844" t="s">
-        <v>2657</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="845" spans="1:5">
       <c r="A845" t="s">
-        <v>2658</v>
+        <v>2659</v>
       </c>
       <c r="B845" t="s">
-        <v>2659</v>
+        <v>2660</v>
       </c>
       <c r="C845">
         <v>12250908000132</v>
       </c>
       <c r="D845" t="s">
         <v>95</v>
       </c>
       <c r="E845" t="s">
-        <v>2660</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="846" spans="1:5">
       <c r="A846" t="s">
-        <v>2661</v>
+        <v>2662</v>
       </c>
       <c r="B846" t="s">
-        <v>2662</v>
+        <v>2663</v>
       </c>
       <c r="C846">
         <v>12250908000132</v>
       </c>
       <c r="D846" t="s">
-        <v>1777</v>
+        <v>95</v>
       </c>
       <c r="E846" t="s">
-        <v>2663</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="847" spans="1:5">
       <c r="A847" t="s">
-        <v>2661</v>
+        <v>2665</v>
       </c>
       <c r="B847" t="s">
-        <v>2664</v>
+        <v>2666</v>
       </c>
       <c r="C847">
         <v>12250908000132</v>
       </c>
       <c r="D847" t="s">
-        <v>359</v>
+        <v>1781</v>
       </c>
       <c r="E847" t="s">
-        <v>2663</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="848" spans="1:5">
       <c r="A848" t="s">
         <v>2665</v>
       </c>
       <c r="B848" t="s">
-        <v>2666</v>
+        <v>2668</v>
       </c>
       <c r="C848">
         <v>12250908000132</v>
       </c>
       <c r="D848" t="s">
+        <v>359</v>
+      </c>
+      <c r="E848" t="s">
         <v>2667</v>
-      </c>
-[...1 lines deleted...]
-        <v>2668</v>
       </c>
     </row>
     <row r="849" spans="1:5">
       <c r="A849" t="s">
         <v>2669</v>
       </c>
       <c r="B849" t="s">
         <v>2670</v>
       </c>
       <c r="C849">
         <v>12250908000132</v>
       </c>
       <c r="D849" t="s">
-        <v>359</v>
+        <v>2671</v>
       </c>
       <c r="E849" t="s">
-        <v>2671</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="850" spans="1:5">
       <c r="A850" t="s">
-        <v>2672</v>
+        <v>2673</v>
       </c>
       <c r="B850" t="s">
-        <v>2673</v>
+        <v>2674</v>
       </c>
       <c r="C850">
         <v>12250908000132</v>
       </c>
       <c r="D850" t="s">
-        <v>11</v>
+        <v>359</v>
       </c>
       <c r="E850" t="s">
-        <v>2674</v>
+        <v>2675</v>
       </c>
     </row>
     <row r="851" spans="1:5">
       <c r="A851" t="s">
-        <v>2675</v>
+        <v>2676</v>
       </c>
       <c r="B851" t="s">
-        <v>2676</v>
+        <v>2677</v>
       </c>
       <c r="C851">
         <v>12250908000132</v>
       </c>
       <c r="D851" t="s">
         <v>11</v>
       </c>
       <c r="E851" t="s">
-        <v>2677</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="852" spans="1:5">
       <c r="A852" t="s">
-        <v>2678</v>
+        <v>2679</v>
       </c>
       <c r="B852" t="s">
-        <v>2679</v>
+        <v>2680</v>
       </c>
       <c r="C852">
         <v>12250908000132</v>
       </c>
       <c r="D852" t="s">
         <v>11</v>
       </c>
       <c r="E852" t="s">
-        <v>2680</v>
+        <v>2681</v>
       </c>
     </row>
     <row r="853" spans="1:5">
       <c r="A853" t="s">
-        <v>2681</v>
+        <v>2682</v>
       </c>
       <c r="B853" t="s">
-        <v>2682</v>
+        <v>2683</v>
       </c>
       <c r="C853">
         <v>12250908000132</v>
       </c>
       <c r="D853" t="s">
-        <v>1124</v>
+        <v>11</v>
       </c>
       <c r="E853" t="s">
-        <v>2683</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="854" spans="1:5">
       <c r="A854" t="s">
-        <v>2684</v>
+        <v>2685</v>
       </c>
       <c r="B854" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="C854">
         <v>12250908000132</v>
       </c>
       <c r="D854" t="s">
-        <v>15</v>
+        <v>1128</v>
       </c>
       <c r="E854" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
     </row>
     <row r="855" spans="1:5">
       <c r="A855" t="s">
-        <v>2687</v>
+        <v>2688</v>
       </c>
       <c r="B855" t="s">
-        <v>2688</v>
+        <v>2689</v>
       </c>
       <c r="C855">
         <v>12250908000132</v>
       </c>
       <c r="D855" t="s">
-        <v>2689</v>
+        <v>15</v>
       </c>
       <c r="E855" t="s">
         <v>2690</v>
       </c>
     </row>
     <row r="856" spans="1:5">
       <c r="A856" t="s">
         <v>2691</v>
       </c>
       <c r="B856" t="s">
         <v>2692</v>
       </c>
       <c r="C856">
         <v>12250908000132</v>
       </c>
       <c r="D856" t="s">
-        <v>1186</v>
+        <v>2693</v>
       </c>
       <c r="E856" t="s">
-        <v>2693</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="857" spans="1:5">
       <c r="A857" t="s">
-        <v>2694</v>
+        <v>2695</v>
       </c>
       <c r="B857" t="s">
-        <v>2695</v>
+        <v>2696</v>
       </c>
       <c r="C857">
         <v>12250908000132</v>
       </c>
       <c r="D857" t="s">
-        <v>128</v>
+        <v>1190</v>
       </c>
       <c r="E857" t="s">
-        <v>2696</v>
+        <v>2697</v>
       </c>
     </row>
     <row r="858" spans="1:5">
       <c r="A858" t="s">
-        <v>2697</v>
+        <v>2698</v>
       </c>
       <c r="B858" t="s">
-        <v>2698</v>
+        <v>2699</v>
       </c>
       <c r="C858">
         <v>12250908000132</v>
       </c>
       <c r="D858" t="s">
-        <v>2699</v>
+        <v>128</v>
       </c>
       <c r="E858" t="s">
         <v>2700</v>
       </c>
     </row>
     <row r="859" spans="1:5">
       <c r="A859" t="s">
         <v>2701</v>
       </c>
       <c r="B859" t="s">
         <v>2702</v>
       </c>
       <c r="C859">
         <v>12250908000132</v>
       </c>
       <c r="D859" t="s">
-        <v>39</v>
+        <v>2703</v>
       </c>
       <c r="E859" t="s">
-        <v>2703</v>
+        <v>2704</v>
       </c>
     </row>
     <row r="860" spans="1:5">
       <c r="A860" t="s">
-        <v>2704</v>
+        <v>2705</v>
       </c>
       <c r="B860" t="s">
-        <v>2705</v>
+        <v>2706</v>
       </c>
       <c r="C860">
         <v>12250908000132</v>
       </c>
       <c r="D860" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E860" t="s">
-        <v>2706</v>
+        <v>2707</v>
       </c>
     </row>
     <row r="861" spans="1:5">
       <c r="A861" t="s">
-        <v>2707</v>
+        <v>2708</v>
       </c>
       <c r="B861" t="s">
-        <v>2708</v>
+        <v>2709</v>
       </c>
       <c r="C861">
         <v>12250908000132</v>
       </c>
       <c r="D861" t="s">
-        <v>2709</v>
+        <v>11</v>
       </c>
       <c r="E861" t="s">
         <v>2710</v>
       </c>
     </row>
     <row r="862" spans="1:5">
       <c r="A862" t="s">
         <v>2711</v>
       </c>
       <c r="B862" t="s">
         <v>2712</v>
       </c>
       <c r="C862">
         <v>12250908000132</v>
       </c>
       <c r="D862" t="s">
         <v>2713</v>
       </c>
       <c r="E862" t="s">
         <v>2714</v>
       </c>
     </row>
     <row r="863" spans="1:5">
       <c r="A863" t="s">
         <v>2715</v>
       </c>
       <c r="B863" t="s">
         <v>2716</v>
       </c>
       <c r="C863">
         <v>12250908000132</v>
       </c>
       <c r="D863" t="s">
-        <v>11</v>
+        <v>2717</v>
       </c>
       <c r="E863" t="s">
-        <v>2717</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="864" spans="1:5">
       <c r="A864" t="s">
-        <v>2718</v>
+        <v>2719</v>
       </c>
       <c r="B864" t="s">
-        <v>2719</v>
+        <v>2720</v>
       </c>
       <c r="C864">
         <v>12250908000132</v>
       </c>
       <c r="D864" t="s">
-        <v>2720</v>
+        <v>11</v>
       </c>
       <c r="E864" t="s">
         <v>2721</v>
       </c>
     </row>
     <row r="865" spans="1:5">
       <c r="A865" t="s">
         <v>2722</v>
       </c>
       <c r="B865" t="s">
         <v>2723</v>
       </c>
       <c r="C865">
         <v>12250908000132</v>
       </c>
       <c r="D865" t="s">
-        <v>1107</v>
+        <v>2724</v>
       </c>
       <c r="E865" t="s">
-        <v>700</v>
+        <v>2725</v>
       </c>
     </row>
     <row r="866" spans="1:5">
       <c r="A866" t="s">
-        <v>2724</v>
+        <v>2726</v>
       </c>
       <c r="B866" t="s">
-        <v>2725</v>
+        <v>2727</v>
       </c>
       <c r="C866">
         <v>12250908000132</v>
       </c>
       <c r="D866" t="s">
-        <v>95</v>
+        <v>1111</v>
       </c>
       <c r="E866" t="s">
-        <v>2726</v>
+        <v>700</v>
       </c>
     </row>
     <row r="867" spans="1:5">
       <c r="A867" t="s">
-        <v>2727</v>
+        <v>2728</v>
       </c>
       <c r="B867" t="s">
-        <v>2728</v>
+        <v>2729</v>
       </c>
       <c r="C867">
         <v>12250908000132</v>
       </c>
       <c r="D867" t="s">
-        <v>2729</v>
+        <v>95</v>
       </c>
       <c r="E867" t="s">
         <v>2730</v>
       </c>
     </row>
     <row r="868" spans="1:5">
       <c r="A868" t="s">
         <v>2731</v>
       </c>
       <c r="B868" t="s">
         <v>2732</v>
       </c>
       <c r="C868">
         <v>12250908000132</v>
       </c>
       <c r="D868" t="s">
-        <v>538</v>
+        <v>2733</v>
       </c>
       <c r="E868" t="s">
-        <v>2733</v>
+        <v>2734</v>
       </c>
     </row>
     <row r="869" spans="1:5">
       <c r="A869" t="s">
-        <v>2734</v>
+        <v>2735</v>
       </c>
       <c r="B869" t="s">
-        <v>2735</v>
+        <v>2736</v>
       </c>
       <c r="C869">
         <v>12250908000132</v>
       </c>
       <c r="D869" t="s">
-        <v>95</v>
+        <v>538</v>
       </c>
       <c r="E869" t="s">
-        <v>2736</v>
+        <v>2737</v>
       </c>
     </row>
     <row r="870" spans="1:5">
       <c r="A870" t="s">
-        <v>2737</v>
+        <v>2738</v>
       </c>
       <c r="B870" t="s">
-        <v>2738</v>
+        <v>2739</v>
       </c>
       <c r="C870">
         <v>12250908000132</v>
       </c>
       <c r="D870" t="s">
-        <v>2739</v>
+        <v>95</v>
       </c>
       <c r="E870" t="s">
         <v>2740</v>
       </c>
     </row>
     <row r="871" spans="1:5">
       <c r="A871" t="s">
         <v>2741</v>
       </c>
       <c r="B871" t="s">
         <v>2742</v>
       </c>
       <c r="C871">
         <v>12250908000132</v>
       </c>
       <c r="D871" t="s">
-        <v>11</v>
+        <v>2743</v>
       </c>
       <c r="E871" t="s">
-        <v>2743</v>
+        <v>2744</v>
       </c>
     </row>
     <row r="872" spans="1:5">
       <c r="A872" t="s">
-        <v>2744</v>
+        <v>2745</v>
       </c>
       <c r="B872" t="s">
-        <v>2745</v>
+        <v>2746</v>
       </c>
       <c r="C872">
         <v>12250908000132</v>
       </c>
       <c r="D872" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E872" t="s">
-        <v>2746</v>
+        <v>2747</v>
       </c>
     </row>
     <row r="873" spans="1:5">
       <c r="A873" t="s">
-        <v>2747</v>
+        <v>2748</v>
       </c>
       <c r="B873" t="s">
-        <v>2748</v>
+        <v>2749</v>
       </c>
       <c r="C873">
         <v>12250908000132</v>
       </c>
       <c r="D873" t="s">
-        <v>1367</v>
+        <v>57</v>
       </c>
       <c r="E873" t="s">
-        <v>2749</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="874" spans="1:5">
       <c r="A874" t="s">
-        <v>2750</v>
+        <v>2751</v>
       </c>
       <c r="B874" t="s">
-        <v>2751</v>
+        <v>2752</v>
       </c>
       <c r="C874">
         <v>12250908000132</v>
       </c>
       <c r="D874" t="s">
-        <v>1777</v>
+        <v>1371</v>
       </c>
       <c r="E874" t="s">
-        <v>2752</v>
+        <v>2753</v>
       </c>
     </row>
     <row r="875" spans="1:5">
       <c r="A875" t="s">
-        <v>2753</v>
+        <v>2754</v>
       </c>
       <c r="B875" t="s">
-        <v>2754</v>
+        <v>2755</v>
       </c>
       <c r="C875">
         <v>12250908000132</v>
       </c>
       <c r="D875" t="s">
-        <v>11</v>
+        <v>1781</v>
       </c>
       <c r="E875" t="s">
-        <v>2755</v>
+        <v>2756</v>
       </c>
     </row>
     <row r="876" spans="1:5">
       <c r="A876" t="s">
-        <v>2756</v>
+        <v>2757</v>
       </c>
       <c r="B876" t="s">
-        <v>2757</v>
+        <v>2758</v>
       </c>
       <c r="C876">
         <v>12250908000132</v>
       </c>
       <c r="D876" t="s">
-        <v>2758</v>
+        <v>11</v>
       </c>
       <c r="E876" t="s">
         <v>2759</v>
       </c>
     </row>
     <row r="877" spans="1:5">
       <c r="A877" t="s">
         <v>2760</v>
       </c>
       <c r="B877" t="s">
         <v>2761</v>
       </c>
       <c r="C877">
         <v>12250908000132</v>
       </c>
       <c r="D877" t="s">
         <v>2762</v>
       </c>
       <c r="E877" t="s">
         <v>2763</v>
       </c>
     </row>
     <row r="878" spans="1:5">
       <c r="A878" t="s">
         <v>2764</v>
       </c>
       <c r="B878" t="s">
         <v>2765</v>
       </c>
       <c r="C878">
         <v>12250908000132</v>
       </c>
       <c r="D878" t="s">
-        <v>89</v>
+        <v>2766</v>
       </c>
       <c r="E878" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
     </row>
     <row r="879" spans="1:5">
       <c r="A879" t="s">
-        <v>2764</v>
+        <v>2768</v>
       </c>
       <c r="B879" t="s">
-        <v>2767</v>
+        <v>2769</v>
       </c>
       <c r="C879">
         <v>12250908000132</v>
       </c>
       <c r="D879" t="s">
         <v>82</v>
       </c>
       <c r="E879" t="s">
-        <v>2766</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="880" spans="1:5">
       <c r="A880" t="s">
         <v>2768</v>
       </c>
       <c r="B880" t="s">
-        <v>2769</v>
+        <v>2771</v>
       </c>
       <c r="C880">
         <v>12250908000132</v>
       </c>
       <c r="D880" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="E880" t="s">
         <v>2770</v>
       </c>
     </row>
     <row r="881" spans="1:5">
       <c r="A881" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="B881" t="s">
-        <v>2772</v>
+        <v>2773</v>
       </c>
       <c r="C881">
         <v>12250908000132</v>
       </c>
       <c r="D881" t="s">
-        <v>166</v>
+        <v>11</v>
       </c>
       <c r="E881" t="s">
-        <v>2773</v>
+        <v>2774</v>
       </c>
     </row>
     <row r="882" spans="1:5">
       <c r="A882" t="s">
-        <v>2774</v>
+        <v>2775</v>
       </c>
       <c r="B882" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="C882">
         <v>12250908000132</v>
       </c>
       <c r="D882" t="s">
-        <v>39</v>
+        <v>166</v>
       </c>
       <c r="E882" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
     </row>
     <row r="883" spans="1:5">
       <c r="A883" t="s">
-        <v>2777</v>
+        <v>2778</v>
       </c>
       <c r="B883" t="s">
-        <v>2778</v>
+        <v>2779</v>
       </c>
       <c r="C883">
         <v>12250908000132</v>
       </c>
       <c r="D883" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E883" t="s">
-        <v>2779</v>
+        <v>2780</v>
       </c>
     </row>
     <row r="884" spans="1:5">
       <c r="A884" t="s">
-        <v>2780</v>
+        <v>2781</v>
       </c>
       <c r="B884" t="s">
-        <v>2781</v>
+        <v>2782</v>
       </c>
       <c r="C884">
         <v>12250908000132</v>
       </c>
       <c r="D884" t="s">
-        <v>1274</v>
+        <v>11</v>
       </c>
       <c r="E884" t="s">
-        <v>2782</v>
+        <v>2783</v>
       </c>
     </row>
     <row r="885" spans="1:5">
       <c r="A885" t="s">
-        <v>2783</v>
+        <v>2784</v>
       </c>
       <c r="B885" t="s">
-        <v>2784</v>
+        <v>2785</v>
       </c>
       <c r="C885">
         <v>12250908000132</v>
       </c>
       <c r="D885" t="s">
-        <v>359</v>
+        <v>1278</v>
       </c>
       <c r="E885" t="s">
-        <v>2785</v>
+        <v>2786</v>
       </c>
     </row>
     <row r="886" spans="1:5">
       <c r="A886" t="s">
-        <v>2786</v>
+        <v>2787</v>
       </c>
       <c r="B886" t="s">
-        <v>2787</v>
+        <v>2788</v>
       </c>
       <c r="C886">
         <v>12250908000132</v>
       </c>
       <c r="D886" t="s">
-        <v>68</v>
+        <v>359</v>
       </c>
       <c r="E886" t="s">
-        <v>2788</v>
+        <v>2789</v>
       </c>
     </row>
     <row r="887" spans="1:5">
       <c r="A887" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="B887" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="C887">
         <v>12250908000132</v>
       </c>
       <c r="D887" t="s">
-        <v>607</v>
+        <v>68</v>
       </c>
       <c r="E887" t="s">
-        <v>2791</v>
+        <v>2792</v>
       </c>
     </row>
     <row r="888" spans="1:5">
       <c r="A888" t="s">
-        <v>2792</v>
+        <v>2793</v>
       </c>
       <c r="B888" t="s">
-        <v>2793</v>
+        <v>2794</v>
       </c>
       <c r="C888">
         <v>12250908000132</v>
       </c>
       <c r="D888" t="s">
-        <v>2794</v>
+        <v>607</v>
       </c>
       <c r="E888" t="s">
         <v>2795</v>
       </c>
     </row>
     <row r="889" spans="1:5">
       <c r="A889" t="s">
         <v>2796</v>
       </c>
       <c r="B889" t="s">
         <v>2797</v>
       </c>
       <c r="C889">
         <v>12250908000132</v>
       </c>
       <c r="D889" t="s">
         <v>2798</v>
       </c>
       <c r="E889" t="s">
         <v>2799</v>
       </c>
     </row>
     <row r="890" spans="1:5">
       <c r="A890" t="s">
         <v>2800</v>
       </c>
       <c r="B890" t="s">
         <v>2801</v>
       </c>
       <c r="C890">
         <v>12250908000132</v>
       </c>
       <c r="D890" t="s">
-        <v>11</v>
+        <v>2802</v>
       </c>
       <c r="E890" t="s">
-        <v>2802</v>
+        <v>2803</v>
       </c>
     </row>
     <row r="891" spans="1:5">
       <c r="A891" t="s">
-        <v>2803</v>
+        <v>2804</v>
       </c>
       <c r="B891" t="s">
-        <v>2804</v>
+        <v>2805</v>
       </c>
       <c r="C891">
         <v>12250908000132</v>
       </c>
       <c r="D891" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E891" t="s">
-        <v>2805</v>
+        <v>2806</v>
       </c>
     </row>
     <row r="892" spans="1:5">
       <c r="A892" t="s">
-        <v>2806</v>
+        <v>2807</v>
       </c>
       <c r="B892" t="s">
-        <v>2807</v>
+        <v>2808</v>
       </c>
       <c r="C892">
         <v>12250908000132</v>
       </c>
       <c r="D892" t="s">
-        <v>359</v>
+        <v>29</v>
       </c>
       <c r="E892" t="s">
-        <v>2808</v>
+        <v>2809</v>
       </c>
     </row>
     <row r="893" spans="1:5">
       <c r="A893" t="s">
-        <v>2809</v>
+        <v>2810</v>
       </c>
       <c r="B893" t="s">
-        <v>2810</v>
+        <v>2811</v>
       </c>
       <c r="C893">
         <v>12250908000132</v>
       </c>
       <c r="D893" t="s">
         <v>359</v>
       </c>
       <c r="E893" t="s">
-        <v>2811</v>
+        <v>2812</v>
       </c>
     </row>
     <row r="894" spans="1:5">
       <c r="A894" t="s">
-        <v>2812</v>
+        <v>2813</v>
       </c>
       <c r="B894" t="s">
-        <v>2813</v>
+        <v>2814</v>
       </c>
       <c r="C894">
         <v>12250908000132</v>
       </c>
       <c r="D894" t="s">
-        <v>2814</v>
+        <v>359</v>
       </c>
       <c r="E894" t="s">
         <v>2815</v>
       </c>
     </row>
     <row r="895" spans="1:5">
       <c r="A895" t="s">
         <v>2816</v>
       </c>
       <c r="B895" t="s">
         <v>2817</v>
       </c>
       <c r="C895">
         <v>12250908000132</v>
       </c>
       <c r="D895" t="s">
-        <v>11</v>
+        <v>2818</v>
       </c>
       <c r="E895" t="s">
-        <v>2818</v>
+        <v>2819</v>
       </c>
     </row>
     <row r="896" spans="1:5">
       <c r="A896" t="s">
-        <v>2819</v>
+        <v>2820</v>
       </c>
       <c r="B896" t="s">
-        <v>2820</v>
+        <v>2821</v>
       </c>
       <c r="C896">
         <v>12250908000132</v>
       </c>
       <c r="D896" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="E896" t="s">
-        <v>2821</v>
+        <v>2822</v>
       </c>
     </row>
     <row r="897" spans="1:5">
       <c r="A897" t="s">
-        <v>2822</v>
+        <v>2823</v>
       </c>
       <c r="B897" t="s">
-        <v>2823</v>
+        <v>2824</v>
       </c>
       <c r="C897">
         <v>12250908000132</v>
       </c>
       <c r="D897" t="s">
-        <v>742</v>
+        <v>95</v>
       </c>
       <c r="E897" t="s">
-        <v>2824</v>
+        <v>2825</v>
       </c>
     </row>
     <row r="898" spans="1:5">
       <c r="A898" t="s">
-        <v>2825</v>
+        <v>2826</v>
       </c>
       <c r="B898" t="s">
-        <v>2826</v>
+        <v>2827</v>
       </c>
       <c r="C898">
         <v>12250908000132</v>
       </c>
       <c r="D898" t="s">
-        <v>82</v>
+        <v>742</v>
       </c>
       <c r="E898" t="s">
-        <v>2827</v>
+        <v>2828</v>
       </c>
     </row>
     <row r="899" spans="1:5">
       <c r="A899" t="s">
-        <v>2828</v>
+        <v>2829</v>
       </c>
       <c r="B899" t="s">
-        <v>2829</v>
+        <v>2830</v>
       </c>
       <c r="C899">
         <v>12250908000132</v>
       </c>
       <c r="D899" t="s">
-        <v>554</v>
+        <v>82</v>
       </c>
       <c r="E899" t="s">
-        <v>2830</v>
+        <v>2831</v>
       </c>
     </row>
     <row r="900" spans="1:5">
       <c r="A900" t="s">
-        <v>2828</v>
+        <v>2832</v>
       </c>
       <c r="B900" t="s">
-        <v>2829</v>
+        <v>2833</v>
       </c>
       <c r="C900">
         <v>12250908000132</v>
       </c>
       <c r="D900" t="s">
         <v>554</v>
       </c>
       <c r="E900" t="s">
-        <v>2831</v>
+        <v>2834</v>
       </c>
     </row>
     <row r="901" spans="1:5">
       <c r="A901" t="s">
         <v>2832</v>
       </c>
       <c r="B901" t="s">
         <v>2833</v>
       </c>
       <c r="C901">
         <v>12250908000132</v>
       </c>
       <c r="D901" t="s">
-        <v>1532</v>
+        <v>554</v>
       </c>
       <c r="E901" t="s">
-        <v>2834</v>
+        <v>2835</v>
       </c>
     </row>
     <row r="902" spans="1:5">
       <c r="A902" t="s">
-        <v>2835</v>
+        <v>2836</v>
       </c>
       <c r="B902" t="s">
-        <v>2836</v>
+        <v>2837</v>
       </c>
       <c r="C902">
         <v>12250908000132</v>
       </c>
       <c r="D902" t="s">
-        <v>53</v>
+        <v>1536</v>
       </c>
       <c r="E902" t="s">
-        <v>2837</v>
+        <v>2838</v>
       </c>
     </row>
     <row r="903" spans="1:5">
       <c r="A903" t="s">
-        <v>2838</v>
+        <v>2839</v>
       </c>
       <c r="B903" t="s">
-        <v>2839</v>
+        <v>2840</v>
       </c>
       <c r="C903">
         <v>12250908000132</v>
       </c>
       <c r="D903" t="s">
-        <v>2840</v>
+        <v>53</v>
       </c>
       <c r="E903" t="s">
         <v>2841</v>
       </c>
     </row>
     <row r="904" spans="1:5">
       <c r="A904" t="s">
         <v>2842</v>
       </c>
       <c r="B904" t="s">
         <v>2843</v>
       </c>
       <c r="C904">
         <v>12250908000132</v>
       </c>
       <c r="D904" t="s">
-        <v>95</v>
+        <v>2844</v>
       </c>
       <c r="E904" t="s">
-        <v>2844</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="905" spans="1:5">
       <c r="A905" t="s">
-        <v>2845</v>
+        <v>2846</v>
       </c>
       <c r="B905" t="s">
-        <v>2846</v>
+        <v>2847</v>
       </c>
       <c r="C905">
         <v>12250908000132</v>
       </c>
       <c r="D905" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="E905" t="s">
-        <v>2847</v>
+        <v>2848</v>
       </c>
     </row>
     <row r="906" spans="1:5">
       <c r="A906" t="s">
-        <v>2848</v>
+        <v>2849</v>
       </c>
       <c r="B906" t="s">
-        <v>2849</v>
+        <v>2850</v>
       </c>
       <c r="C906">
         <v>12250908000132</v>
       </c>
       <c r="D906" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E906" t="s">
-        <v>2850</v>
+        <v>2851</v>
       </c>
     </row>
     <row r="907" spans="1:5">
       <c r="A907" t="s">
-        <v>2851</v>
+        <v>2852</v>
       </c>
       <c r="B907" t="s">
-        <v>2852</v>
+        <v>2853</v>
       </c>
       <c r="C907">
         <v>12250908000132</v>
       </c>
       <c r="D907" t="s">
+        <v>39</v>
+      </c>
+      <c r="E907" t="s">
+        <v>2854</v>
+      </c>
+    </row>
+    <row r="908" spans="1:5">
+      <c r="A908" t="s">
+        <v>2855</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2856</v>
+      </c>
+      <c r="C908">
+        <v>12250908000132</v>
+      </c>
+      <c r="D908" t="s">
         <v>359</v>
       </c>
-      <c r="E907" t="s">
-        <v>2853</v>
+      <c r="E908" t="s">
+        <v>2857</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">