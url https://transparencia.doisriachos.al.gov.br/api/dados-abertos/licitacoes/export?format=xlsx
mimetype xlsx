--- v0 (2026-07-07)
+++ v1 (2026-09-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1278">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1306">
   <si>
     <t>Exercício</t>
   </si>
   <si>
     <t>Nº Processo</t>
   </si>
   <si>
     <t>Nº Licitação</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Modalidade</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Entidade</t>
   </si>
   <si>
     <t>Data Licitação</t>
   </si>
   <si>
@@ -2552,95 +2552,83 @@
   <si>
     <t>Contratação de empresa para aquisição de "MATERIAL PERMANENTE” para atender as necessidades da Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>20/06/2024 18:00</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>06030003/2024</t>
   </si>
   <si>
     <t>DL 015/2024</t>
   </si>
   <si>
     <t>Contratação de empresa de Buffet para fornecimento de café da manhã e Coffee Break nos eventos da emancipação Política de Dois Riachos/AL.</t>
   </si>
   <si>
     <t>26/06/2024 18:00</t>
   </si>
   <si>
     <t>24/06/2024</t>
   </si>
   <si>
+    <t>03260022/2024</t>
+  </si>
+  <si>
+    <t>PE 90001/2024</t>
+  </si>
+  <si>
+    <t>Registro de Preços (RP) para eventual e futura aquisição de veículos, tipo ambulância, de simples remoção, destinados ao transporte por condição de caráter temporário ou permanente, em decúbito horizontal, de pacientes que não apresentem risco de vida, conforme as demandas da Secretária Municipal de Saúde do Município de Dois Riachos/AL.</t>
+  </si>
+  <si>
+    <t>17/06/2024 10:00</t>
+  </si>
+  <si>
+    <t>04/06/2024</t>
+  </si>
+  <si>
     <t>04100007/2024</t>
   </si>
   <si>
     <t>Chamamento Público para seleção de projetos culturais voltados para o fomento, para firmar termo de execução cultural, no segmento do audiovisual, com recursos da Lei Complementar nº 195/2022 (Lei Paulo Gustavo).</t>
   </si>
   <si>
     <t>Chamamento Público</t>
   </si>
   <si>
     <t>22/07/2024 07:00</t>
   </si>
   <si>
     <t>15/07/2024</t>
   </si>
   <si>
     <t>R$ 58.362,20</t>
   </si>
   <si>
-    <t>04100010/2024</t>
-[...25 lines deleted...]
-  <si>
     <t>07260014/2024</t>
   </si>
   <si>
     <t>DL 017/2024</t>
   </si>
   <si>
     <t>O presente procedimento tem por objeto o aviso de cotação de preços para contratação de empresa para prestação de Serviços para Fortalecimento da Política Municipal de Meio Ambiente, com quantidades e especificações prevista no Termo de Referência.</t>
   </si>
   <si>
     <t>09/08/2024 18:00</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>06180001/2024</t>
   </si>
   <si>
     <t>DL 014/2024</t>
   </si>
   <si>
     <t>Contratação de empresa para aquisição de "Fogos de artifícios”, que será destinado a secretaria municipal de Cultura do Município de Dois Riachos/AL.</t>
   </si>
   <si>
     <t>05060004/2024</t>
@@ -2694,65 +2682,50 @@
     <t>04/10/2024 09:00</t>
   </si>
   <si>
     <t>06040013/2024</t>
   </si>
   <si>
     <t>PE 90007/2024</t>
   </si>
   <si>
     <t>Registro de Preços (RP) para eventual ou futura aquisição de Materiais de Expedientes, para fins das secretarias, nos termos do Edital e Anexos.</t>
   </si>
   <si>
     <t>08/10/2024 14:00</t>
   </si>
   <si>
     <t>06040011/2024</t>
   </si>
   <si>
     <t>PE 90005/2024</t>
   </si>
   <si>
     <t>Registro de Preços (RP) para eventual ou futura contratação de empresa especializada no fornecimento de combustível, para o abastecimento da frota oficial de veículos e maquinas alocados do município, nos termos do Edital e anexos</t>
   </si>
   <si>
     <t>22/10/2024 09:00</t>
-  </si>
-[...13 lines deleted...]
-    <t>09/10/2024</t>
   </si>
   <si>
     <t>10210001/2024</t>
   </si>
   <si>
     <t>DL 018/2024</t>
   </si>
   <si>
     <t>O presente procedimento tem por objeto o aviso de cotação de preços para aquisição de jogos educativos, materiais pedagógicos, equipamentos de áudio, materiais artísticos e de impressão para equipar a Escola Municipal Luís Constantino, com quantidades e especificações prevista no Termo de Referência.</t>
   </si>
   <si>
     <t>13/11/2024 18:00</t>
   </si>
   <si>
     <t>07/11/2024</t>
   </si>
   <si>
     <t>10220011/2024</t>
   </si>
   <si>
     <t>DL 019/2024</t>
   </si>
   <si>
     <t>O presente procedimento tem por objeto o aviso de cotação de preços para contratação de empresa para aquisição de "Pneus”, que serão destinados as Secretarias Municipal de Administração, Saúde e Educação do município de Dois Riachos/AL, com quantidades e especificações prevista no Termo de Referência.</t>
   </si>
@@ -2844,50 +2817,65 @@
   <si>
     <t>18/02/2025 18:00</t>
   </si>
   <si>
     <t>14/02/2025</t>
   </si>
   <si>
     <t>0224007/2025</t>
   </si>
   <si>
     <t>CE90002/2025</t>
   </si>
   <si>
     <t>Contratação de Empresa de Engenharia Civil, para a execução de obras e serviços de pavimentação em vias rurais no Município de Dois Riachos/AL, conforme Convênio SICONV 044989/2023 e Contrato de Repasse nº 945612/2023/MIDR/CAIXA, nos termos do edital e anexos.</t>
   </si>
   <si>
     <t>10/04/2025 09:00</t>
   </si>
   <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>R$ 1.769.117,17</t>
   </si>
   <si>
+    <t>08190017/2024</t>
+  </si>
+  <si>
+    <t>CP 003/2024</t>
+  </si>
+  <si>
+    <t>Chamamento Público para Credenciamento de Leiloeiro(a)s Oficiais, regularmente registrados na Junta Comercial do Estado de Alagoas, para prestação de serviços de alienação de bens móveis e imóveis, equipamentos permanentes e/ou  materiais declarados inservíveis para o serviço público, conforme critérios, termos e condições estabelecidos no edital e seus anexos</t>
+  </si>
+  <si>
+    <t>31/10/2024 13:00</t>
+  </si>
+  <si>
+    <t>09/10/2024</t>
+  </si>
+  <si>
     <t>02130004/2023</t>
   </si>
   <si>
     <t>DL 005/2023</t>
   </si>
   <si>
     <t>O presente procedimento tem por objeto o aviso de cotação de preços para contratação de  oficinas especializadas para prestação de serviços de manutenção preventiva e corretiva, com fornecimento de peças/componentes, quando houver necessidade, para os veículos oficiais  (ônibus escolares) pertencentes a Secretaria Municipal de Educação do Município de Dois Riachos/AL, com quantidades e especificações prevista no Termo de Referência.</t>
   </si>
   <si>
     <t>07/03/2023 17:00</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>0103004/2025</t>
   </si>
   <si>
     <t>IN00001/2025</t>
   </si>
   <si>
     <t>Contratação de escritório de advocacia especializada na prestação de serviços técnicos de assessoria e consultoria para (acompanhamento e gerenciamento) bem como de qualificação e aprimoramento de Gestão Pública visando subsidiar as decisões administrativas juntos aos departamentos de Contrata-ção, planejamento e controle das contratações Públicas do Poder executivos do Municípios de Dois Riachos/AL.</t>
   </si>
   <si>
     <t>Inexigibilidade</t>
@@ -2929,65 +2917,50 @@
     <t>26/02/2025</t>
   </si>
   <si>
     <t>250108IN00004</t>
   </si>
   <si>
     <t>IN00004/2025</t>
   </si>
   <si>
     <t>Contratação de empresa para prestação de serviços de consultoria e assessoria contábil e financeira, consoante legislação vigente, com revisão de processos e rotinas para atender as necessidades da Prefeitura Municipal, Fundo Municipal de Saúde, Fundo Municipal de Assistência Social, Fundo Municipal de Educação de Dois Riachos – AL</t>
   </si>
   <si>
     <t>0224006/2025</t>
   </si>
   <si>
     <t>DV00006/2025</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para o fornecimento de recargas de gases medicinais, com fornecimento em cilindros apropriados e em conformidade com as normas da ANVISA, ABNT e demais regulamentações aplicáveis, para atender às necessidades da secretaria de saúde do município de Dois Riachos/AL.</t>
   </si>
   <si>
     <t>10/03/2025 18:00</t>
   </si>
   <si>
     <t>28/02/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>R$ 852.350,00</t>
   </si>
   <si>
     <t>0219001/2025</t>
   </si>
   <si>
     <t>DV00004/2025</t>
   </si>
   <si>
     <t>contratação de empresa especializada para prestação de serviço de dedetização, desratização e descupinização internos e externos dos prédios escolares do município de Dois Riachos/AL.</t>
   </si>
   <si>
     <t>0102014.2019</t>
   </si>
   <si>
     <t>PP 005/2019</t>
   </si>
   <si>
     <t>Contratação de Empresa para a locação de veículos do tipo Maquinas Pesadas e Caminhão Compactador de Lixo com prestação de serviços contínuo e fracionado, conforme demanda, por um período de 12 (doze) meses, destinados ao apoio as atividades das secretarias, conforme especificações e quantidades dos materiais descritos no Termo de Referência, que integra este edital como ANEXO I.</t>
   </si>
   <si>
     <t>08/03/2019 09:00</t>
   </si>
   <si>
     <t>0116002/2020</t>
   </si>
@@ -3074,68 +3047,50 @@
   </si>
   <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>0602012/2025</t>
   </si>
   <si>
     <t>DV00009/2025</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para elaboração do Projeto de Segurança Contra Incêndio e Emergências para o evento “Festa de Rua – Emancipação Política do Município de Dois Riachos/AL”, conforme exigido pela Instrução Técnica nº 03/2022 – CBMAL.</t>
   </si>
   <si>
     <t>0131009/2025</t>
   </si>
   <si>
     <t>Registro de Preços (RP), para eventual e futura aquisição de Gêneros Alimentícios para Merenda Escolar - PNAE, afim de atender as demandas da 
 Secretaria Municipal de Educação, nos termos do Edital e anexos.</t>
   </si>
   <si>
     <t>29/04/2025 09:00</t>
   </si>
   <si>
     <t>16/04/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>R$ 135.000,00</t>
   </si>
   <si>
     <t>0617001/2025</t>
   </si>
   <si>
     <t>DV00013/2025</t>
   </si>
   <si>
     <t>contratação de empresa especializada em serviços de buffet para o fornecimento de Coffee Break e almoço, com entrega pronta para consumo, durante os eventos comemorativos da Emancipação Política do Município de Dois Riachos/AL, a serem realizados nos dias 06 e 08 de julho de 2025, conforme cardápios previamente definidos</t>
   </si>
   <si>
     <t>25/06/2025 17:00</t>
   </si>
   <si>
     <t>20/06/2025</t>
   </si>
   <si>
     <t>0423001/2025</t>
   </si>
   <si>
     <t>DV00007/2025</t>
   </si>
   <si>
     <t>contratação de empresa para aquisição de recarga de cartuchos de tinta e toner para impressoras, visando atender às necessidades dos setores administrativos da secretária municipal de saúde, conforme especificações, quantidades e condições estabelecidas no Termo de Referência.</t>
   </si>
@@ -3539,62 +3494,50 @@
     <t>260130PE90001</t>
   </si>
   <si>
     <t>PE 90001/2026</t>
   </si>
   <si>
     <t>Registro de Preços (RP) visando a aquisição futura de Maquinas Pesadas (retroescavadeira e pá carregadeira) para o Município de Dois Riachos, cujo objetivo principal da intervenção é de apoio ao desenvolvimento da agricultura, através do CONVÊNIO TRANSFEREGOV.BR Nº 991072/2025, conforme TERMO DE PROPOSTA Nº 069346/2025.</t>
   </si>
   <si>
     <t>11/03/2026 09:00</t>
   </si>
   <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>260130PE90002</t>
   </si>
   <si>
     <t>PE 90002/2026</t>
   </si>
   <si>
     <t>Registro de Preços (RP) visando a aquisição futura de equipamento e material permanente para unidade básica de saúde do Município de Dois Riachos, cujo objetivo principal da intervenção é de atender a EMENDA PARLAMENTAR Nº 40180005, conforme TERMO DE PROPOSTA Nº 11415703000125002/2025, nos termos do edital e anexos.</t>
   </si>
   <si>
     <t>16/03/2026 09:00</t>
-  </si>
-[...10 lines deleted...]
-    <t>23/02/2026 15:30</t>
   </si>
   <si>
     <t>0901025/2025</t>
   </si>
   <si>
     <t>90011/2025</t>
   </si>
   <si>
     <t>Registro de Preços (RP) para eventual ou futura contratação de empresa para fornecimento parcelado de “Medicamentos Extras/Não Remunerados” para manutenção das atividades de assistência farmacêutica e hospitalar das unidades de saúde pública do Município de Dois Riachos. conforme condições, quantidades e exigências estabelecidas neste Edital e seus anexos.</t>
   </si>
   <si>
     <t>03/10/2025 09:00</t>
   </si>
   <si>
     <t>03/10/2025</t>
   </si>
   <si>
     <t>0113003/2026</t>
   </si>
   <si>
     <t>CE 90003/2026</t>
   </si>
   <si>
     <t>O objeto da presente licitação é Contratação de Empresa de Engenharia Civil, para a execução de obras e serviços de Construção de 25 (vinte e cinco) Unidades habitacionais, em favorecimento as famílias de baixa renda, em atendimento ao Programa Minha casa, Minha Vida – MCMV e o Fundo Nacional de Habitação de Interesse Social – FNHIS Sub 50, no Município de Dois Riachos, conforme Termo de Proposta nº 56000002931/2024, nos termos do edital e anexos. conforme condições, quantidades e exigências estabelecidas neste Edital e seus anexos.</t>
   </si>
@@ -3695,50 +3638,62 @@
   <si>
     <t>contratação de empresa para aquisição de materiais permanentes, destinados a atender as necessidades das creches da rede municipal de ensino, visando garantir melhores condições de funcionamento, acolhimento e  desenvolvimento das atividades educacionais, através do fundo municipal de educação do município de Dois Riachos/AL</t>
   </si>
   <si>
     <t>31/03/2026 17:00</t>
   </si>
   <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>0319001/2026</t>
   </si>
   <si>
     <t>DV00005/2026</t>
   </si>
   <si>
     <t>Contratação de empresa para aquisição de Peixes, para distribuição gratuita às famílias carentes da zona urbana e rural, durante o período da Semana Santa, em consonância com as demandas previstas, nos termos do edital e seus anexos.</t>
   </si>
   <si>
     <t>25/03/2026 17:00</t>
   </si>
   <si>
     <t>23/03/2026</t>
   </si>
   <si>
+    <t>0119009/2026</t>
+  </si>
+  <si>
+    <t>CP 001/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de Gêneros Alimentícios da agricultura familiar, do empreendedor rural e suas organizações, para atendimento ao Programa Nacional de Alimentação Escolar – PNAE, destinado a Secretaria Municipal de Educação</t>
+  </si>
+  <si>
+    <t>23/02/2026 15:30</t>
+  </si>
+  <si>
     <t>260401PE90004</t>
   </si>
   <si>
     <t>PE 90004/2026</t>
   </si>
   <si>
     <t>Aquisição de "01 (UM) VEÍCULO DE PASSEIO, 5 LUGARES, 0 (ZERO) KM, MODELO/ANO 2026/2026, DESTINADO AO TRANSPORTE DE EQUIPE”, para estruturação de UBS, conforme Proposta de Aquisição nº 11415703000125002, do FNS, nos termos do edital e anexos</t>
   </si>
   <si>
     <t>29/04/2026 09:00</t>
   </si>
   <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>260401PE90003</t>
   </si>
   <si>
     <t>PE 90003/2026</t>
   </si>
   <si>
     <t>Aquisição de 01 (UM) VEÍCULO, 0 (ZERO) KM, MODELO/ANO 2026/2026, "AMBULÂNCIA TIPO A”, de simples remoção, para estruturação de UBS, conforme Proposta de Aquisição nº 11415703000125006, do FNS, nos termos do edital e anexos.</t>
   </si>
   <si>
     <t>28/04/2026 09:00</t>
@@ -3825,91 +3780,220 @@
     <t>0108001/2026</t>
   </si>
   <si>
     <t>DV00001/2026</t>
   </si>
   <si>
     <t>contratação de empresa especializada em manutenção corretiva e preventiva de equipamentos e periféricos odontológicos, a fim de que seja prestada assistência técnica mensal nos consultórios odontológicos das unidades básicas de saúde do município de Dois Riachos/AL, com quantidades e especificações prevista no Termo de Referência</t>
   </si>
   <si>
     <t>0602002/2026</t>
   </si>
   <si>
     <t>DV00010/2026</t>
   </si>
   <si>
     <t>Aquisição de “TABLETS”, que serão destinados aos agentes comunitários 
 de saúde do município de Dois Riachos/AL.</t>
   </si>
   <si>
     <t>12/06/2026 17:00</t>
   </si>
   <si>
     <t>10/06/2026</t>
   </si>
   <si>
+    <t>0115006/2025</t>
+  </si>
+  <si>
+    <t>31/03/2025 10:30</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>R$ 852.350,00</t>
+  </si>
+  <si>
+    <t>04100010/2024</t>
+  </si>
+  <si>
+    <t>CP 002/2024</t>
+  </si>
+  <si>
+    <t>Chamamento Público Seleção de projetos artísticos nas áreas de Artesanato, cultura popular dança ou qualquer outra manifestação cultural ligada a economia solidária, sendo as propostas para serem executadas conforme calendário desenvolvido pelo departamento de cultura com recursos da lei complementar 195/2022 (Paulo Gustavo).</t>
+  </si>
+  <si>
+    <t>R$ 35.068,41</t>
+  </si>
+  <si>
+    <t>0204003/2025</t>
+  </si>
+  <si>
+    <t>Chamamento público tem por objeto o credenciamento de Pessoas Físicas ou Jurídicas da área de saúde bucal para a prestação de serviços na confecção e fornecimento de ÓRTESES, PRÓTESES (prótese parcial mandibular removível / prótese parcial maxilar removível / prótese total mandibular, prótese total maxilar e prótese buco maxilo facial) E MATERIAIS ESPECIAIS, conforme Tabela SUS para atender as necessidades do Município de Dois Riachos/AL.</t>
+  </si>
+  <si>
+    <t>13/03/2025 13:00</t>
+  </si>
+  <si>
+    <t>18/02/2025</t>
+  </si>
+  <si>
+    <t>R$ 135.000,00</t>
+  </si>
+  <si>
+    <t>Seleção de projetos culturais para receberem apoio financeiro, com o objetivo de incentivar as diversas formas de manifestações culturais do Município de Dois Riachos/AL, com recursos da Lei nº 14.399/2022, que institui a Política Nacional Aldir Blanc de Fomento à Cultura.</t>
+  </si>
+  <si>
+    <t>22/06/2026 13:00</t>
+  </si>
+  <si>
+    <t>15/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 70.700,00</t>
+  </si>
+  <si>
+    <t>0608001/2026</t>
+  </si>
+  <si>
+    <t>DV00011/2026</t>
+  </si>
+  <si>
+    <t>contratação de empresa para aquisição de fardamento destinados aos agentes comunitários de saúde do município de Dois Riachos/AL.</t>
+  </si>
+  <si>
+    <t>28/07/2026 17:00</t>
+  </si>
+  <si>
+    <t>24/07/2026</t>
+  </si>
+  <si>
     <t>260603PE90006</t>
   </si>
   <si>
-    <t>PE Nº 90006/2026</t>
+    <t>PE 90006/2026</t>
   </si>
   <si>
     <t>Aquisição de Maquina Pesada (PÁ CARREGADEIRA) para o Município 
 de Dois Riachos, cujo objetivo principal da intervenção é de apoio ao desenvolvimento da agricultura, através do CONVÊNIO TRANSFEREGOV.BR Nº 991072/2025, conforme TERMO DE PROPOSTA Nº 069346/2025.</t>
   </si>
   <si>
     <t>22/06/2026 09:00</t>
   </si>
   <si>
     <t>09/06/2026</t>
   </si>
   <si>
-    <t>0608001/2026</t>
-[...11 lines deleted...]
-    <t>15/06/2026</t>
+    <t>0520010/2026</t>
   </si>
   <si>
     <t>CP 90001/2026</t>
   </si>
   <si>
-    <t>Seleção de projetos culturais para receberem apoio financeiro, com o objetivo de incentivar as diversas formas de manifestações culturais do Município de Dois Riachos/AL, com recursos da Lei nº 14.399/2022, que institui a Política Nacional Aldir Blanc de Fomento à Cultura.</t>
-[...5 lines deleted...]
-    <t>R$ 70.700,00</t>
+    <t>O presente Edital objetiva a seleção de Organização da Sociedade Civil – OSC, sem fins lucrativos, interessada em celebrar TERMO DE COLABORAÇÃO com o Município de Dois Riachos/AL, na área da saúde, para execução do Projeto Feira de Saúde, visando à ampliação do acesso da população aos serviços de saúde, mediante a realização de consultas especializadas, atendimentos multiprofissionais, exames, procedimentos complementares e ações de educação em saúde, nos termos deste Edital e seus anexos.</t>
+  </si>
+  <si>
+    <t>17/08/2026 10:00</t>
+  </si>
+  <si>
+    <t>17/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 1.999.369,54</t>
+  </si>
+  <si>
+    <t>0710002/2026</t>
+  </si>
+  <si>
+    <t>DV00012/2026</t>
+  </si>
+  <si>
+    <t>contratação de empresa para aquisição de recarga de cartuchos de tinta e toner para impressoras, visando atender às necessidades dos setores administrativos da secretária municipal de saúde.</t>
+  </si>
+  <si>
+    <t>24/07/2026 17:00</t>
+  </si>
+  <si>
+    <t>22/07/2026</t>
+  </si>
+  <si>
+    <t>0717001/2026</t>
+  </si>
+  <si>
+    <t>DV00013/2026</t>
+  </si>
+  <si>
+    <t>contratação de empresa especializada para fornecimento de solução integrada de software de gestão pública, incluindo licenciamento de uso, implantação, migração de dados, customização, treinamento de usuários, suporte técnico e manutenção corretiva e evolutiva, visando atender às necessidades da administração pública municipal, de forma a garantir maior eficiência, transparência e controle dos processos administrativos e operacionais.</t>
+  </si>
+  <si>
+    <t>0810008/2026</t>
+  </si>
+  <si>
+    <t>DV00014/2026</t>
+  </si>
+  <si>
+    <t>contratação de licença de uso, instalação, parametrização, customização e treinamento do Sistema de Administração Pública – SIAP, com o objetivo de integrar e gerenciar de forma eficiente os processos de gestão financeira, orçamentária, patrimonial e de recursos humanos do órgão público no município de Dois Riachos/AL</t>
+  </si>
+  <si>
+    <t>19/08/2026 17:00</t>
+  </si>
+  <si>
+    <t>17/08/2026</t>
+  </si>
+  <si>
+    <t>0630008/2026</t>
+  </si>
+  <si>
+    <t>PE 982749-1/2026</t>
+  </si>
+  <si>
+    <t>Registro de Preços (RP) para eventual e futura Contratação de Empresa Especializada no fornecimento parcelado de Combustíveis Automotivos, destinados ao abastecimento de veículos, máquinas e equipamentos, pertencentes ou à disposição de diversas secretarias e fundos municipais, conforme condições, quantidades e exigências estabelecidas neste Edital e seus anexos.</t>
+  </si>
+  <si>
+    <t>Pregão Eletrônico Registro de Preço</t>
+  </si>
+  <si>
+    <t>15/09/2025 09:00</t>
+  </si>
+  <si>
+    <t>25/08/2026</t>
+  </si>
+  <si>
+    <t>0609004/2026</t>
+  </si>
+  <si>
+    <t>PE 982749-2/2026</t>
+  </si>
+  <si>
+    <t>Registro de Preços (RP), para eventual e futura aquisição de Gêneros Alimentícios para manutenção das atividades de consumo da Merenda Escolar - PNAE, afim de atender as demandas dos alunos matriculados na rede pública de ensino da Secretaria Municipal de Educação, conforme condições, quantidades e exigências estabelecidas neste Edital e seus anexos.</t>
+  </si>
+  <si>
+    <t>11/08/2026 09:00</t>
+  </si>
+  <si>
+    <t>29/07/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4223,51 +4307,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J283"/>
+  <dimension ref="A1:J289"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -9723,2766 +9807,2940 @@
       </c>
       <c r="E189" t="s">
         <v>402</v>
       </c>
       <c r="F189" t="s">
         <v>90</v>
       </c>
       <c r="H189" t="s">
         <v>842</v>
       </c>
       <c r="I189" t="s">
         <v>843</v>
       </c>
       <c r="J189" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190">
         <v>2024</v>
       </c>
       <c r="B190" t="s">
         <v>844</v>
       </c>
       <c r="C190" t="s">
-        <v>814</v>
+        <v>845</v>
       </c>
       <c r="D190" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="E190" t="s">
-        <v>846</v>
+        <v>235</v>
       </c>
       <c r="F190" t="s">
         <v>90</v>
       </c>
       <c r="H190" t="s">
         <v>847</v>
       </c>
       <c r="I190" t="s">
         <v>848</v>
       </c>
       <c r="J190" t="s">
-        <v>849</v>
+        <v>17</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191">
         <v>2024</v>
       </c>
       <c r="B191" t="s">
+        <v>849</v>
+      </c>
+      <c r="C191" t="s">
+        <v>814</v>
+      </c>
+      <c r="D191" t="s">
         <v>850</v>
       </c>
-      <c r="C191" t="s">
+      <c r="E191" t="s">
         <v>851</v>
       </c>
-      <c r="D191" t="s">
+      <c r="F191" t="s">
+        <v>14</v>
+      </c>
+      <c r="H191" t="s">
         <v>852</v>
       </c>
-      <c r="E191" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I191" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="J191" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192">
         <v>2024</v>
       </c>
       <c r="B192" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="C192" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="D192" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="E192" t="s">
-        <v>235</v>
+        <v>402</v>
       </c>
       <c r="F192" t="s">
         <v>90</v>
       </c>
       <c r="H192" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="I192" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="J192" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193">
         <v>2024</v>
       </c>
       <c r="B193" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="C193" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="D193" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="E193" t="s">
         <v>402</v>
       </c>
       <c r="F193" t="s">
         <v>90</v>
       </c>
       <c r="H193" t="s">
-        <v>862</v>
+        <v>842</v>
       </c>
       <c r="I193" t="s">
-        <v>863</v>
+        <v>843</v>
       </c>
       <c r="J193" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194">
         <v>2024</v>
       </c>
       <c r="B194" t="s">
+        <v>863</v>
+      </c>
+      <c r="C194" t="s">
         <v>864</v>
       </c>
-      <c r="C194" t="s">
+      <c r="D194" t="s">
         <v>865</v>
       </c>
-      <c r="D194" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E194" t="s">
-        <v>402</v>
+        <v>235</v>
       </c>
       <c r="F194" t="s">
         <v>90</v>
       </c>
       <c r="H194" t="s">
-        <v>842</v>
+        <v>866</v>
       </c>
       <c r="I194" t="s">
-        <v>843</v>
+        <v>867</v>
       </c>
       <c r="J194" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195">
         <v>2024</v>
       </c>
       <c r="B195" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="C195" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="D195" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="E195" t="s">
         <v>235</v>
       </c>
       <c r="F195" t="s">
         <v>90</v>
       </c>
       <c r="H195" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="I195" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="J195" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196">
         <v>2024</v>
       </c>
       <c r="B196" t="s">
         <v>872</v>
       </c>
       <c r="C196" t="s">
         <v>873</v>
       </c>
       <c r="D196" t="s">
         <v>874</v>
       </c>
       <c r="E196" t="s">
         <v>235</v>
       </c>
       <c r="F196" t="s">
         <v>90</v>
       </c>
       <c r="H196" t="s">
         <v>875</v>
       </c>
       <c r="I196" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="J196" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197">
         <v>2024</v>
       </c>
       <c r="B197" t="s">
         <v>876</v>
       </c>
       <c r="C197" t="s">
         <v>877</v>
       </c>
       <c r="D197" t="s">
         <v>878</v>
       </c>
       <c r="E197" t="s">
         <v>235</v>
       </c>
       <c r="F197" t="s">
         <v>90</v>
       </c>
       <c r="H197" t="s">
         <v>879</v>
       </c>
       <c r="I197" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="J197" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198">
         <v>2024</v>
       </c>
       <c r="B198" t="s">
         <v>880</v>
       </c>
       <c r="C198" t="s">
         <v>881</v>
       </c>
       <c r="D198" t="s">
         <v>882</v>
       </c>
       <c r="E198" t="s">
         <v>235</v>
       </c>
       <c r="F198" t="s">
         <v>90</v>
       </c>
       <c r="H198" t="s">
         <v>883</v>
       </c>
       <c r="I198" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="J198" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199">
         <v>2024</v>
       </c>
       <c r="B199" t="s">
         <v>884</v>
       </c>
       <c r="C199" t="s">
         <v>885</v>
       </c>
       <c r="D199" t="s">
         <v>886</v>
       </c>
       <c r="E199" t="s">
         <v>235</v>
       </c>
       <c r="F199" t="s">
         <v>90</v>
       </c>
       <c r="H199" t="s">
         <v>887</v>
       </c>
       <c r="I199" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="J199" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200">
         <v>2024</v>
       </c>
       <c r="B200" t="s">
         <v>888</v>
       </c>
       <c r="C200" t="s">
         <v>889</v>
       </c>
       <c r="D200" t="s">
         <v>890</v>
       </c>
       <c r="E200" t="s">
-        <v>235</v>
+        <v>402</v>
       </c>
       <c r="F200" t="s">
         <v>90</v>
       </c>
       <c r="H200" t="s">
         <v>891</v>
       </c>
       <c r="I200" t="s">
-        <v>871</v>
+        <v>892</v>
       </c>
       <c r="J200" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201">
         <v>2024</v>
       </c>
       <c r="B201" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="C201" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="D201" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="E201" t="s">
-        <v>846</v>
+        <v>402</v>
       </c>
       <c r="F201" t="s">
         <v>90</v>
       </c>
       <c r="H201" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="I201" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="J201" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202">
         <v>2024</v>
       </c>
       <c r="B202" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="C202" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="D202" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="E202" t="s">
-        <v>402</v>
+        <v>235</v>
       </c>
       <c r="F202" t="s">
         <v>90</v>
       </c>
       <c r="H202" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="I202" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="J202" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203">
         <v>2024</v>
       </c>
       <c r="B203" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="C203" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="D203" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="E203" t="s">
-        <v>402</v>
+        <v>235</v>
       </c>
       <c r="F203" t="s">
         <v>90</v>
       </c>
       <c r="H203" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="I203" t="s">
-        <v>906</v>
+        <v>902</v>
       </c>
       <c r="J203" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204">
         <v>2024</v>
       </c>
       <c r="B204" t="s">
         <v>907</v>
       </c>
       <c r="C204" t="s">
         <v>908</v>
       </c>
       <c r="D204" t="s">
         <v>909</v>
       </c>
       <c r="E204" t="s">
-        <v>235</v>
+        <v>89</v>
       </c>
       <c r="F204" t="s">
         <v>90</v>
       </c>
       <c r="H204" t="s">
         <v>910</v>
       </c>
       <c r="I204" t="s">
-        <v>911</v>
+        <v>902</v>
       </c>
       <c r="J204" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205">
         <v>2024</v>
       </c>
       <c r="B205" t="s">
+        <v>911</v>
+      </c>
+      <c r="C205" t="s">
         <v>912</v>
       </c>
-      <c r="C205" t="s">
+      <c r="D205" t="s">
         <v>913</v>
-      </c>
-[...1 lines deleted...]
-        <v>914</v>
       </c>
       <c r="E205" t="s">
         <v>235</v>
       </c>
       <c r="F205" t="s">
         <v>90</v>
       </c>
       <c r="H205" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
       <c r="I205" t="s">
-        <v>911</v>
+        <v>902</v>
       </c>
       <c r="J205" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206">
         <v>2024</v>
       </c>
       <c r="B206" t="s">
+        <v>915</v>
+      </c>
+      <c r="C206" t="s">
         <v>916</v>
       </c>
-      <c r="C206" t="s">
+      <c r="D206" t="s">
         <v>917</v>
       </c>
-      <c r="D206" t="s">
+      <c r="E206" t="s">
+        <v>851</v>
+      </c>
+      <c r="F206" t="s">
+        <v>14</v>
+      </c>
+      <c r="H206" t="s">
         <v>918</v>
       </c>
-      <c r="E206" t="s">
-[...5 lines deleted...]
-      <c r="H206" t="s">
+      <c r="I206" t="s">
         <v>919</v>
       </c>
-      <c r="I206" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J206" t="s">
-        <v>17</v>
+        <v>920</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B207" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="C207" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D207" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="E207" t="s">
-        <v>235</v>
+        <v>402</v>
       </c>
       <c r="F207" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="H207" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="I207" t="s">
-        <v>911</v>
+        <v>925</v>
       </c>
       <c r="J207" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B208" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="C208" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="D208" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="E208" t="s">
-        <v>846</v>
+        <v>89</v>
       </c>
       <c r="F208" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="H208" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="I208" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="J208" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="B209" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="C209" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="D209" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="E209" t="s">
-        <v>402</v>
+        <v>851</v>
       </c>
       <c r="F209" t="s">
         <v>14</v>
       </c>
       <c r="H209" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="I209" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="J209" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="B210" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="C210" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="D210" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="E210" t="s">
-        <v>89</v>
+        <v>402</v>
       </c>
       <c r="F210" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="H210" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="I210" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="J210" t="s">
-        <v>940</v>
+        <v>17</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B211" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="C211" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="D211" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="E211" t="s">
-        <v>402</v>
+        <v>945</v>
       </c>
       <c r="F211" t="s">
         <v>14</v>
       </c>
       <c r="H211" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="I211" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="J211" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212">
         <v>2025</v>
       </c>
       <c r="B212" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="C212" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="D212" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="E212" t="s">
-        <v>949</v>
+        <v>402</v>
       </c>
       <c r="F212" t="s">
         <v>14</v>
       </c>
       <c r="H212" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="I212" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="J212" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213">
         <v>2025</v>
       </c>
       <c r="B213" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="C213" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="D213" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="E213" t="s">
         <v>402</v>
       </c>
       <c r="F213" t="s">
         <v>14</v>
       </c>
       <c r="H213" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="I213" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="J213" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214">
         <v>2025</v>
       </c>
       <c r="B214" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="C214" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="D214" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="E214" t="s">
-        <v>402</v>
+        <v>945</v>
       </c>
       <c r="F214" t="s">
         <v>14</v>
       </c>
       <c r="H214" t="s">
-        <v>960</v>
+        <v>946</v>
       </c>
       <c r="I214" t="s">
-        <v>961</v>
+        <v>947</v>
       </c>
       <c r="J214" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215">
         <v>2025</v>
       </c>
       <c r="B215" t="s">
+        <v>961</v>
+      </c>
+      <c r="C215" t="s">
         <v>962</v>
       </c>
-      <c r="C215" t="s">
+      <c r="D215" t="s">
         <v>963</v>
       </c>
-      <c r="D215" t="s">
+      <c r="E215" t="s">
+        <v>402</v>
+      </c>
+      <c r="F215" t="s">
+        <v>90</v>
+      </c>
+      <c r="H215" t="s">
         <v>964</v>
       </c>
-      <c r="E215" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I215" t="s">
-        <v>951</v>
+        <v>965</v>
       </c>
       <c r="J215" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216">
         <v>2025</v>
       </c>
       <c r="B216" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="C216" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="D216" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="E216" t="s">
         <v>402</v>
       </c>
       <c r="F216" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="H216" t="s">
-        <v>968</v>
+        <v>956</v>
       </c>
       <c r="I216" t="s">
-        <v>969</v>
+        <v>957</v>
       </c>
       <c r="J216" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="B217" t="s">
+        <v>969</v>
+      </c>
+      <c r="C217" t="s">
         <v>970</v>
       </c>
-      <c r="C217" t="s">
+      <c r="D217" t="s">
         <v>971</v>
       </c>
-      <c r="D217" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E217" t="s">
-        <v>201</v>
+        <v>13</v>
       </c>
       <c r="F217" t="s">
         <v>14</v>
       </c>
       <c r="H217" t="s">
         <v>972</v>
       </c>
       <c r="I217" t="s">
-        <v>973</v>
+        <v>177</v>
       </c>
       <c r="J217" t="s">
-        <v>974</v>
+        <v>17</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="B218" t="s">
+        <v>973</v>
+      </c>
+      <c r="C218" t="s">
+        <v>974</v>
+      </c>
+      <c r="D218" t="s">
         <v>975</v>
       </c>
-      <c r="C218" t="s">
+      <c r="E218" t="s">
+        <v>50</v>
+      </c>
+      <c r="F218" t="s">
+        <v>14</v>
+      </c>
+      <c r="H218" t="s">
         <v>976</v>
       </c>
-      <c r="D218" t="s">
+      <c r="I218" t="s">
+        <v>228</v>
+      </c>
+      <c r="J218" t="s">
         <v>977</v>
-      </c>
-[...13 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="B219" t="s">
         <v>978</v>
       </c>
       <c r="C219" t="s">
         <v>979</v>
       </c>
       <c r="D219" t="s">
         <v>980</v>
       </c>
       <c r="E219" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="F219" t="s">
         <v>14</v>
       </c>
       <c r="H219" t="s">
         <v>981</v>
       </c>
       <c r="I219" t="s">
-        <v>177</v>
+        <v>547</v>
       </c>
       <c r="J219" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="B220" t="s">
         <v>982</v>
       </c>
       <c r="C220" t="s">
         <v>983</v>
       </c>
       <c r="D220" t="s">
         <v>984</v>
       </c>
       <c r="E220" t="s">
-        <v>50</v>
+        <v>402</v>
       </c>
       <c r="F220" t="s">
         <v>14</v>
       </c>
       <c r="H220" t="s">
-        <v>985</v>
+        <v>924</v>
       </c>
       <c r="I220" t="s">
-        <v>228</v>
+        <v>925</v>
       </c>
       <c r="J220" t="s">
-        <v>986</v>
+        <v>17</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="B221" t="s">
+        <v>985</v>
+      </c>
+      <c r="C221" t="s">
+        <v>986</v>
+      </c>
+      <c r="D221" t="s">
         <v>987</v>
       </c>
-      <c r="C221" t="s">
+      <c r="E221" t="s">
+        <v>235</v>
+      </c>
+      <c r="F221" t="s">
+        <v>14</v>
+      </c>
+      <c r="H221" t="s">
         <v>988</v>
       </c>
-      <c r="D221" t="s">
+      <c r="I221" t="s">
         <v>989</v>
-      </c>
-[...10 lines deleted...]
-        <v>547</v>
       </c>
       <c r="J221" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222">
         <v>2025</v>
       </c>
       <c r="B222" t="s">
+        <v>990</v>
+      </c>
+      <c r="C222" t="s">
         <v>991</v>
       </c>
-      <c r="C222" t="s">
+      <c r="D222" t="s">
         <v>992</v>
       </c>
-      <c r="D222" t="s">
+      <c r="E222" t="s">
         <v>993</v>
       </c>
-      <c r="E222" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="H222" t="s">
-        <v>933</v>
+        <v>994</v>
       </c>
       <c r="I222" t="s">
-        <v>934</v>
+        <v>995</v>
       </c>
       <c r="J222" t="s">
-        <v>17</v>
+        <v>996</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223">
         <v>2025</v>
       </c>
       <c r="B223" t="s">
-        <v>994</v>
+        <v>997</v>
       </c>
       <c r="C223" t="s">
-        <v>995</v>
+        <v>998</v>
       </c>
       <c r="D223" t="s">
-        <v>996</v>
+        <v>999</v>
       </c>
       <c r="E223" t="s">
-        <v>235</v>
+        <v>402</v>
       </c>
       <c r="F223" t="s">
         <v>14</v>
       </c>
       <c r="H223" t="s">
-        <v>997</v>
+        <v>1000</v>
       </c>
       <c r="I223" t="s">
-        <v>998</v>
+        <v>1001</v>
       </c>
       <c r="J223" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224">
         <v>2025</v>
       </c>
       <c r="B224" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
       <c r="C224" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D224" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E224" t="s">
+        <v>402</v>
+      </c>
+      <c r="F224" t="s">
+        <v>14</v>
+      </c>
+      <c r="H224" t="s">
         <v>1000</v>
       </c>
-      <c r="D224" t="s">
+      <c r="I224" t="s">
         <v>1001</v>
       </c>
-      <c r="E224" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J224" t="s">
-        <v>1005</v>
+        <v>17</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225">
         <v>2025</v>
       </c>
       <c r="B225" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C225" t="s">
+        <v>991</v>
+      </c>
+      <c r="D225" t="s">
         <v>1006</v>
       </c>
-      <c r="C225" t="s">
+      <c r="E225" t="s">
+        <v>235</v>
+      </c>
+      <c r="F225" t="s">
+        <v>14</v>
+      </c>
+      <c r="H225" t="s">
         <v>1007</v>
       </c>
-      <c r="D225" t="s">
+      <c r="I225" t="s">
         <v>1008</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
       <c r="J225" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226">
         <v>2025</v>
       </c>
       <c r="B226" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C226" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D226" t="s">
         <v>1011</v>
-      </c>
-[...4 lines deleted...]
-        <v>1013</v>
       </c>
       <c r="E226" t="s">
         <v>402</v>
       </c>
       <c r="F226" t="s">
         <v>14</v>
       </c>
       <c r="H226" t="s">
-        <v>1009</v>
+        <v>1012</v>
       </c>
       <c r="I226" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="J226" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="227" spans="1:10">
       <c r="A227">
         <v>2025</v>
       </c>
       <c r="B227" t="s">
         <v>1014</v>
       </c>
       <c r="C227" t="s">
-        <v>1000</v>
+        <v>1015</v>
       </c>
       <c r="D227" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="E227" t="s">
-        <v>235</v>
+        <v>402</v>
       </c>
       <c r="F227" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="H227" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="I227" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="J227" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228">
         <v>2025</v>
       </c>
       <c r="B228" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="C228" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="D228" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="E228" t="s">
-        <v>846</v>
+        <v>402</v>
       </c>
       <c r="F228" t="s">
         <v>90</v>
       </c>
       <c r="H228" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="I228" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="J228" t="s">
-        <v>1023</v>
+        <v>17</v>
       </c>
     </row>
     <row r="229" spans="1:10">
       <c r="A229">
         <v>2025</v>
       </c>
       <c r="B229" t="s">
         <v>1024</v>
       </c>
       <c r="C229" t="s">
         <v>1025</v>
       </c>
       <c r="D229" t="s">
         <v>1026</v>
       </c>
       <c r="E229" t="s">
-        <v>402</v>
+        <v>235</v>
       </c>
       <c r="F229" t="s">
         <v>14</v>
       </c>
       <c r="H229" t="s">
         <v>1027</v>
       </c>
       <c r="I229" t="s">
         <v>1028</v>
       </c>
       <c r="J229" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230">
         <v>2025</v>
       </c>
       <c r="B230" t="s">
         <v>1029</v>
       </c>
       <c r="C230" t="s">
         <v>1030</v>
       </c>
       <c r="D230" t="s">
         <v>1031</v>
       </c>
       <c r="E230" t="s">
         <v>402</v>
       </c>
       <c r="F230" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="H230" t="s">
         <v>1032</v>
       </c>
       <c r="I230" t="s">
         <v>1033</v>
       </c>
       <c r="J230" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231">
         <v>2025</v>
       </c>
       <c r="B231" t="s">
         <v>1034</v>
       </c>
       <c r="C231" t="s">
         <v>1035</v>
       </c>
       <c r="D231" t="s">
         <v>1036</v>
       </c>
       <c r="E231" t="s">
         <v>402</v>
       </c>
       <c r="F231" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="H231" t="s">
         <v>1037</v>
       </c>
       <c r="I231" t="s">
         <v>1038</v>
       </c>
       <c r="J231" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232">
         <v>2025</v>
       </c>
       <c r="B232" t="s">
         <v>1039</v>
       </c>
       <c r="C232" t="s">
         <v>1040</v>
       </c>
       <c r="D232" t="s">
         <v>1041</v>
       </c>
       <c r="E232" t="s">
         <v>235</v>
       </c>
       <c r="F232" t="s">
         <v>14</v>
       </c>
       <c r="H232" t="s">
         <v>1042</v>
       </c>
       <c r="I232" t="s">
-        <v>1043</v>
+        <v>989</v>
       </c>
       <c r="J232" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233">
         <v>2025</v>
       </c>
       <c r="B233" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C233" t="s">
         <v>1044</v>
       </c>
-      <c r="C233" t="s">
+      <c r="D233" t="s">
         <v>1045</v>
       </c>
-      <c r="D233" t="s">
+      <c r="E233" t="s">
         <v>1046</v>
       </c>
-      <c r="E233" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F233" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="H233" t="s">
+        <v>1042</v>
+      </c>
+      <c r="I233" t="s">
         <v>1047</v>
-      </c>
-[...1 lines deleted...]
-        <v>1048</v>
       </c>
       <c r="J233" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234">
         <v>2025</v>
       </c>
       <c r="B234" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C234" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D234" t="s">
+        <v>917</v>
+      </c>
+      <c r="E234" t="s">
+        <v>851</v>
+      </c>
+      <c r="F234" t="s">
+        <v>14</v>
+      </c>
+      <c r="H234" t="s">
         <v>1049</v>
       </c>
-      <c r="C234" t="s">
+      <c r="I234" t="s">
+        <v>995</v>
+      </c>
+      <c r="J234" t="s">
         <v>1050</v>
-      </c>
-[...16 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235">
         <v>2025</v>
       </c>
       <c r="B235" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C235" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D235" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E235" t="s">
+        <v>402</v>
+      </c>
+      <c r="F235" t="s">
+        <v>90</v>
+      </c>
+      <c r="H235" t="s">
         <v>1054</v>
       </c>
-      <c r="C235" t="s">
+      <c r="I235" t="s">
         <v>1055</v>
-      </c>
-[...13 lines deleted...]
-        <v>998</v>
       </c>
       <c r="J235" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236">
         <v>2025</v>
       </c>
       <c r="B236" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C236" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D236" t="s">
         <v>1058</v>
       </c>
-      <c r="C236" t="s">
+      <c r="E236" t="s">
+        <v>402</v>
+      </c>
+      <c r="F236" t="s">
+        <v>14</v>
+      </c>
+      <c r="H236" t="s">
         <v>1059</v>
       </c>
-      <c r="D236" t="s">
+      <c r="I236" t="s">
         <v>1060</v>
-      </c>
-[...10 lines deleted...]
-        <v>1062</v>
       </c>
       <c r="J236" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237">
         <v>2025</v>
       </c>
       <c r="B237" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C237" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D237" t="s">
         <v>1063</v>
       </c>
-      <c r="C237" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E237" t="s">
-        <v>846</v>
+        <v>235</v>
       </c>
       <c r="F237" t="s">
-        <v>14</v>
+        <v>222</v>
       </c>
       <c r="H237" t="s">
         <v>1064</v>
       </c>
       <c r="I237" t="s">
-        <v>1004</v>
+        <v>1065</v>
       </c>
       <c r="J237" t="s">
-        <v>1065</v>
+        <v>17</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238">
         <v>2025</v>
       </c>
       <c r="B238" t="s">
         <v>1066</v>
       </c>
       <c r="C238" t="s">
         <v>1067</v>
       </c>
       <c r="D238" t="s">
-        <v>1068</v>
+        <v>1021</v>
       </c>
       <c r="E238" t="s">
         <v>402</v>
       </c>
       <c r="F238" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="H238" t="s">
-        <v>1069</v>
+        <v>1022</v>
       </c>
       <c r="I238" t="s">
-        <v>1070</v>
+        <v>1023</v>
       </c>
       <c r="J238" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239">
         <v>2025</v>
       </c>
       <c r="B239" t="s">
-        <v>1071</v>
+        <v>1068</v>
       </c>
       <c r="C239" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="D239" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
       <c r="E239" t="s">
         <v>402</v>
       </c>
       <c r="F239" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="H239" t="s">
-        <v>1074</v>
+        <v>1071</v>
       </c>
       <c r="I239" t="s">
-        <v>1075</v>
+        <v>1072</v>
       </c>
       <c r="J239" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="240" spans="1:10">
       <c r="A240">
         <v>2025</v>
       </c>
       <c r="B240" t="s">
-        <v>1076</v>
+        <v>1073</v>
       </c>
       <c r="C240" t="s">
-        <v>1077</v>
+        <v>1074</v>
       </c>
       <c r="D240" t="s">
-        <v>1078</v>
+        <v>1075</v>
       </c>
       <c r="E240" t="s">
-        <v>235</v>
+        <v>402</v>
       </c>
       <c r="F240" t="s">
-        <v>222</v>
+        <v>90</v>
       </c>
       <c r="H240" t="s">
-        <v>1079</v>
+        <v>1071</v>
       </c>
       <c r="I240" t="s">
-        <v>1080</v>
+        <v>1072</v>
       </c>
       <c r="J240" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241">
         <v>2025</v>
       </c>
       <c r="B241" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="C241" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="D241" t="s">
-        <v>1036</v>
+        <v>1078</v>
       </c>
       <c r="E241" t="s">
         <v>402</v>
       </c>
       <c r="F241" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="H241" t="s">
-        <v>1037</v>
+        <v>1079</v>
       </c>
       <c r="I241" t="s">
-        <v>1038</v>
+        <v>1080</v>
       </c>
       <c r="J241" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242">
         <v>2025</v>
       </c>
       <c r="B242" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C242" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D242" t="s">
         <v>1083</v>
-      </c>
-[...4 lines deleted...]
-        <v>1085</v>
       </c>
       <c r="E242" t="s">
         <v>402</v>
       </c>
       <c r="F242" t="s">
         <v>90</v>
       </c>
       <c r="H242" t="s">
-        <v>1086</v>
+        <v>1084</v>
       </c>
       <c r="I242" t="s">
-        <v>1087</v>
+        <v>1085</v>
       </c>
       <c r="J242" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243">
         <v>2025</v>
       </c>
       <c r="B243" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C243" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D243" t="s">
         <v>1088</v>
       </c>
-      <c r="C243" t="s">
+      <c r="E243" t="s">
+        <v>235</v>
+      </c>
+      <c r="F243" t="s">
+        <v>14</v>
+      </c>
+      <c r="H243" t="s">
         <v>1089</v>
       </c>
-      <c r="D243" t="s">
+      <c r="I243" t="s">
         <v>1090</v>
-      </c>
-[...10 lines deleted...]
-        <v>1087</v>
       </c>
       <c r="J243" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244">
         <v>2025</v>
       </c>
       <c r="B244" t="s">
         <v>1091</v>
       </c>
       <c r="C244" t="s">
         <v>1092</v>
       </c>
       <c r="D244" t="s">
         <v>1093</v>
       </c>
       <c r="E244" t="s">
-        <v>402</v>
+        <v>235</v>
       </c>
       <c r="F244" t="s">
         <v>90</v>
       </c>
       <c r="H244" t="s">
         <v>1094</v>
       </c>
       <c r="I244" t="s">
         <v>1095</v>
       </c>
       <c r="J244" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245">
         <v>2025</v>
       </c>
       <c r="B245" t="s">
         <v>1096</v>
       </c>
       <c r="C245" t="s">
         <v>1097</v>
       </c>
       <c r="D245" t="s">
         <v>1098</v>
       </c>
       <c r="E245" t="s">
-        <v>402</v>
+        <v>235</v>
       </c>
       <c r="F245" t="s">
         <v>90</v>
       </c>
       <c r="H245" t="s">
         <v>1099</v>
       </c>
       <c r="I245" t="s">
-        <v>1100</v>
+        <v>1085</v>
       </c>
       <c r="J245" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246">
         <v>2025</v>
       </c>
       <c r="B246" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C246" t="s">
         <v>1101</v>
       </c>
-      <c r="C246" t="s">
+      <c r="D246" t="s">
         <v>1102</v>
-      </c>
-[...1 lines deleted...]
-        <v>1103</v>
       </c>
       <c r="E246" t="s">
         <v>235</v>
       </c>
       <c r="F246" t="s">
         <v>14</v>
       </c>
       <c r="H246" t="s">
+        <v>1103</v>
+      </c>
+      <c r="I246" t="s">
         <v>1104</v>
-      </c>
-[...1 lines deleted...]
-        <v>1105</v>
       </c>
       <c r="J246" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247">
         <v>2025</v>
       </c>
       <c r="B247" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C247" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D247" t="s">
         <v>1106</v>
-      </c>
-[...4 lines deleted...]
-        <v>1108</v>
       </c>
       <c r="E247" t="s">
         <v>235</v>
       </c>
       <c r="F247" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="H247" t="s">
-        <v>1109</v>
+        <v>1107</v>
       </c>
       <c r="I247" t="s">
-        <v>1110</v>
+        <v>989</v>
       </c>
       <c r="J247" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248">
         <v>2025</v>
       </c>
       <c r="B248" t="s">
-        <v>1111</v>
+        <v>1108</v>
       </c>
       <c r="C248" t="s">
-        <v>1112</v>
+        <v>1109</v>
       </c>
       <c r="D248" t="s">
-        <v>1113</v>
+        <v>1110</v>
       </c>
       <c r="E248" t="s">
         <v>235</v>
       </c>
       <c r="F248" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="H248" t="s">
-        <v>1114</v>
+        <v>1111</v>
       </c>
       <c r="I248" t="s">
-        <v>1100</v>
+        <v>1090</v>
       </c>
       <c r="J248" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249">
         <v>2025</v>
       </c>
       <c r="B249" t="s">
-        <v>1115</v>
+        <v>1112</v>
       </c>
       <c r="C249" t="s">
-        <v>1116</v>
+        <v>1113</v>
       </c>
       <c r="D249" t="s">
-        <v>1117</v>
+        <v>1114</v>
       </c>
       <c r="E249" t="s">
         <v>235</v>
       </c>
       <c r="F249" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="H249" t="s">
-        <v>1118</v>
+        <v>1115</v>
       </c>
       <c r="I249" t="s">
-        <v>1119</v>
+        <v>1116</v>
       </c>
       <c r="J249" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="250" spans="1:10">
       <c r="A250">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B250" t="s">
-        <v>1058</v>
+        <v>1117</v>
       </c>
       <c r="C250" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D250" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E250" t="s">
+        <v>402</v>
+      </c>
+      <c r="F250" t="s">
+        <v>14</v>
+      </c>
+      <c r="H250" t="s">
         <v>1120</v>
       </c>
-      <c r="D250" t="s">
+      <c r="I250" t="s">
         <v>1121</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
       <c r="J250" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251">
         <v>2025</v>
       </c>
       <c r="B251" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C251" t="s">
         <v>1123</v>
       </c>
-      <c r="C251" t="s">
+      <c r="D251" t="s">
         <v>1124</v>
-      </c>
-[...1 lines deleted...]
-        <v>1125</v>
       </c>
       <c r="E251" t="s">
         <v>235</v>
       </c>
       <c r="F251" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="H251" t="s">
+        <v>1125</v>
+      </c>
+      <c r="I251" t="s">
         <v>1126</v>
-      </c>
-[...1 lines deleted...]
-        <v>1105</v>
       </c>
       <c r="J251" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B252" t="s">
         <v>1127</v>
       </c>
       <c r="C252" t="s">
         <v>1128</v>
       </c>
       <c r="D252" t="s">
         <v>1129</v>
       </c>
       <c r="E252" t="s">
-        <v>235</v>
+        <v>402</v>
       </c>
       <c r="F252" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="H252" t="s">
         <v>1130</v>
       </c>
       <c r="I252" t="s">
         <v>1131</v>
       </c>
       <c r="J252" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253">
         <v>2026</v>
       </c>
       <c r="B253" t="s">
         <v>1132</v>
       </c>
       <c r="C253" t="s">
         <v>1133</v>
       </c>
       <c r="D253" t="s">
         <v>1134</v>
       </c>
       <c r="E253" t="s">
         <v>402</v>
       </c>
       <c r="F253" t="s">
         <v>14</v>
       </c>
       <c r="H253" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="I253" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="J253" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B254" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C254" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D254" t="s">
         <v>1137</v>
       </c>
-      <c r="C254" t="s">
+      <c r="E254" t="s">
+        <v>89</v>
+      </c>
+      <c r="F254" t="s">
+        <v>14</v>
+      </c>
+      <c r="H254" t="s">
         <v>1138</v>
       </c>
-      <c r="D254" t="s">
+      <c r="I254" t="s">
         <v>1139</v>
       </c>
-      <c r="E254" t="s">
-[...5 lines deleted...]
-      <c r="H254" t="s">
+      <c r="J254" t="s">
         <v>1140</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255">
         <v>2026</v>
       </c>
       <c r="B255" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C255" t="s">
         <v>1142</v>
       </c>
-      <c r="C255" t="s">
+      <c r="D255" t="s">
         <v>1143</v>
       </c>
-      <c r="D255" t="s">
+      <c r="E255" t="s">
+        <v>89</v>
+      </c>
+      <c r="F255" t="s">
+        <v>90</v>
+      </c>
+      <c r="H255" t="s">
         <v>1144</v>
       </c>
-      <c r="E255" t="s">
-[...5 lines deleted...]
-      <c r="H255" t="s">
+      <c r="I255" t="s">
         <v>1145</v>
       </c>
-      <c r="I255" t="s">
+      <c r="J255" t="s">
         <v>1146</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256">
         <v>2026</v>
       </c>
       <c r="B256" t="s">
         <v>1147</v>
       </c>
       <c r="C256" t="s">
         <v>1148</v>
       </c>
       <c r="D256" t="s">
         <v>1149</v>
       </c>
       <c r="E256" t="s">
-        <v>402</v>
+        <v>235</v>
       </c>
       <c r="F256" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="H256" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="I256" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="J256" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257">
         <v>2026</v>
       </c>
       <c r="B257" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="C257" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D257" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E257" t="s">
+        <v>235</v>
+      </c>
+      <c r="F257" t="s">
+        <v>90</v>
+      </c>
+      <c r="H257" t="s">
+        <v>1155</v>
+      </c>
+      <c r="I257" t="s">
         <v>1151</v>
       </c>
-      <c r="D257" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J257" t="s">
-        <v>1155</v>
+        <v>17</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="B258" t="s">
         <v>1156</v>
       </c>
       <c r="C258" t="s">
         <v>1157</v>
       </c>
       <c r="D258" t="s">
         <v>1158</v>
       </c>
       <c r="E258" t="s">
-        <v>89</v>
+        <v>235</v>
       </c>
       <c r="F258" t="s">
         <v>90</v>
       </c>
       <c r="H258" t="s">
         <v>1159</v>
       </c>
       <c r="I258" t="s">
         <v>1160</v>
       </c>
       <c r="J258" t="s">
-        <v>1161</v>
+        <v>17</v>
       </c>
     </row>
     <row r="259" spans="1:10">
       <c r="A259">
         <v>2026</v>
       </c>
       <c r="B259" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C259" t="s">
         <v>1162</v>
       </c>
-      <c r="C259" t="s">
+      <c r="D259" t="s">
         <v>1163</v>
       </c>
-      <c r="D259" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E259" t="s">
-        <v>235</v>
+        <v>89</v>
       </c>
       <c r="F259" t="s">
         <v>90</v>
       </c>
       <c r="H259" t="s">
+        <v>1164</v>
+      </c>
+      <c r="I259" t="s">
+        <v>1139</v>
+      </c>
+      <c r="J259" t="s">
         <v>1165</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="B260" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C260" t="s">
         <v>1167</v>
       </c>
-      <c r="C260" t="s">
+      <c r="D260" t="s">
         <v>1168</v>
-      </c>
-[...1 lines deleted...]
-        <v>1169</v>
       </c>
       <c r="E260" t="s">
         <v>235</v>
       </c>
       <c r="F260" t="s">
         <v>90</v>
       </c>
       <c r="H260" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I260" t="s">
         <v>1170</v>
-      </c>
-[...1 lines deleted...]
-        <v>1166</v>
       </c>
       <c r="J260" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261">
-        <v>2026</v>
+        <v>2023</v>
       </c>
       <c r="B261" t="s">
         <v>1171</v>
       </c>
       <c r="C261" t="s">
         <v>1172</v>
       </c>
       <c r="D261" t="s">
         <v>1173</v>
       </c>
       <c r="E261" t="s">
-        <v>201</v>
+        <v>50</v>
       </c>
       <c r="F261" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="H261" t="s">
         <v>1174</v>
       </c>
       <c r="I261" t="s">
-        <v>1154</v>
+        <v>1175</v>
       </c>
       <c r="J261" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="262" spans="1:10">
       <c r="A262">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B262" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="C262" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="D262" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="E262" t="s">
-        <v>235</v>
+        <v>89</v>
       </c>
       <c r="F262" t="s">
         <v>90</v>
       </c>
       <c r="H262" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="I262" t="s">
-        <v>1179</v>
+        <v>1139</v>
       </c>
       <c r="J262" t="s">
-        <v>17</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="263" spans="1:10">
       <c r="A263">
-        <v>2026</v>
+        <v>2024</v>
       </c>
       <c r="B263" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="C263" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="D263" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="E263" t="s">
         <v>89</v>
       </c>
       <c r="F263" t="s">
         <v>90</v>
       </c>
       <c r="H263" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="I263" t="s">
-        <v>1154</v>
+        <v>902</v>
       </c>
       <c r="J263" t="s">
-        <v>1184</v>
+        <v>17</v>
       </c>
     </row>
     <row r="264" spans="1:10">
       <c r="A264">
         <v>2025</v>
       </c>
       <c r="B264" t="s">
         <v>1185</v>
       </c>
       <c r="C264" t="s">
         <v>1186</v>
       </c>
       <c r="D264" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E264" t="s">
+        <v>89</v>
+      </c>
+      <c r="F264" t="s">
+        <v>14</v>
+      </c>
+      <c r="H264" t="s">
         <v>1187</v>
       </c>
-      <c r="E264" t="s">
-[...5 lines deleted...]
-      <c r="H264" t="s">
+      <c r="I264" t="s">
         <v>1188</v>
-      </c>
-[...1 lines deleted...]
-        <v>1189</v>
       </c>
       <c r="J264" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B265" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C265" t="s">
         <v>1190</v>
       </c>
-      <c r="C265" t="s">
+      <c r="D265" t="s">
         <v>1191</v>
       </c>
-      <c r="D265" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E265" t="s">
-        <v>50</v>
+        <v>89</v>
       </c>
       <c r="F265" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="H265" t="s">
-        <v>1193</v>
+        <v>1089</v>
       </c>
       <c r="I265" t="s">
-        <v>1194</v>
+        <v>1090</v>
       </c>
       <c r="J265" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266">
         <v>2026</v>
       </c>
       <c r="B266" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D266" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E266" t="s">
+        <v>402</v>
+      </c>
+      <c r="F266" t="s">
+        <v>14</v>
+      </c>
+      <c r="H266" t="s">
         <v>1195</v>
       </c>
-      <c r="C266" t="s">
+      <c r="I266" t="s">
         <v>1196</v>
       </c>
-      <c r="D266" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J266" t="s">
-        <v>1199</v>
+        <v>17</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B267" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D267" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E267" t="s">
+        <v>402</v>
+      </c>
+      <c r="F267" t="s">
+        <v>14</v>
+      </c>
+      <c r="H267" t="s">
         <v>1200</v>
       </c>
-      <c r="C267" t="s">
+      <c r="I267" t="s">
         <v>1201</v>
-      </c>
-[...13 lines deleted...]
-        <v>911</v>
       </c>
       <c r="J267" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B268" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D268" t="s">
         <v>1204</v>
       </c>
-      <c r="C268" t="s">
+      <c r="E268" t="s">
+        <v>201</v>
+      </c>
+      <c r="F268" t="s">
+        <v>90</v>
+      </c>
+      <c r="H268" t="s">
         <v>1205</v>
       </c>
-      <c r="D268" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I268" t="s">
-        <v>1207</v>
+        <v>1139</v>
       </c>
       <c r="J268" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B269" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D269" t="s">
         <v>1208</v>
       </c>
-      <c r="C269" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E269" t="s">
-        <v>89</v>
+        <v>235</v>
       </c>
       <c r="F269" t="s">
         <v>90</v>
       </c>
       <c r="H269" t="s">
-        <v>1104</v>
+        <v>1209</v>
       </c>
       <c r="I269" t="s">
-        <v>1105</v>
+        <v>1210</v>
       </c>
       <c r="J269" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270">
         <v>2026</v>
       </c>
       <c r="B270" t="s">
         <v>1211</v>
       </c>
       <c r="C270" t="s">
         <v>1212</v>
       </c>
       <c r="D270" t="s">
         <v>1213</v>
       </c>
       <c r="E270" t="s">
-        <v>402</v>
+        <v>235</v>
       </c>
       <c r="F270" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="H270" t="s">
         <v>1214</v>
       </c>
       <c r="I270" t="s">
-        <v>1215</v>
+        <v>1210</v>
       </c>
       <c r="J270" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271">
         <v>2026</v>
       </c>
       <c r="B271" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C271" t="s">
         <v>1216</v>
       </c>
-      <c r="C271" t="s">
+      <c r="D271" t="s">
         <v>1217</v>
       </c>
-      <c r="D271" t="s">
+      <c r="E271" t="s">
+        <v>235</v>
+      </c>
+      <c r="F271" t="s">
+        <v>90</v>
+      </c>
+      <c r="H271" t="s">
         <v>1218</v>
       </c>
-      <c r="E271" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I271" t="s">
-        <v>1220</v>
+        <v>1210</v>
       </c>
       <c r="J271" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272">
         <v>2026</v>
       </c>
       <c r="B272" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D272" t="s">
         <v>1221</v>
       </c>
-      <c r="C272" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E272" t="s">
-        <v>235</v>
+        <v>89</v>
       </c>
       <c r="F272" t="s">
         <v>90</v>
       </c>
       <c r="H272" t="s">
+        <v>1222</v>
+      </c>
+      <c r="I272" t="s">
+        <v>1223</v>
+      </c>
+      <c r="J272" t="s">
         <v>1224</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273">
         <v>2026</v>
       </c>
       <c r="B273" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C273" t="s">
         <v>1226</v>
       </c>
-      <c r="C273" t="s">
+      <c r="D273" t="s">
         <v>1227</v>
       </c>
-      <c r="D273" t="s">
+      <c r="E273" t="s">
+        <v>402</v>
+      </c>
+      <c r="F273" t="s">
         <v>1228</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H273" t="s">
         <v>1229</v>
       </c>
       <c r="I273" t="s">
-        <v>1225</v>
+        <v>1230</v>
       </c>
       <c r="J273" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274">
         <v>2026</v>
       </c>
       <c r="B274" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="C274" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="D274" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="E274" t="s">
-        <v>235</v>
+        <v>402</v>
       </c>
       <c r="F274" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="H274" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="I274" t="s">
-        <v>1225</v>
+        <v>1235</v>
       </c>
       <c r="J274" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275">
         <v>2026</v>
       </c>
       <c r="B275" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="C275" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
       <c r="D275" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="E275" t="s">
-        <v>89</v>
+        <v>402</v>
       </c>
       <c r="F275" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="H275" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="I275" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="J275" t="s">
-        <v>1239</v>
+        <v>17</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276">
         <v>2026</v>
       </c>
       <c r="B276" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="C276" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="D276" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="E276" t="s">
         <v>402</v>
       </c>
       <c r="F276" t="s">
-        <v>1243</v>
+        <v>14</v>
       </c>
       <c r="H276" t="s">
-        <v>1244</v>
+        <v>1130</v>
       </c>
       <c r="I276" t="s">
-        <v>1245</v>
+        <v>1131</v>
       </c>
       <c r="J276" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277">
         <v>2026</v>
       </c>
       <c r="B277" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D277" t="s">
         <v>1246</v>
-      </c>
-[...4 lines deleted...]
-        <v>1248</v>
       </c>
       <c r="E277" t="s">
         <v>402</v>
       </c>
       <c r="F277" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="H277" t="s">
-        <v>1249</v>
+        <v>1247</v>
       </c>
       <c r="I277" t="s">
-        <v>1250</v>
+        <v>1248</v>
       </c>
       <c r="J277" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="B278" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D278" t="s">
+        <v>475</v>
+      </c>
+      <c r="E278" t="s">
+        <v>201</v>
+      </c>
+      <c r="F278" t="s">
+        <v>14</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1250</v>
+      </c>
+      <c r="I278" t="s">
         <v>1251</v>
       </c>
-      <c r="C278" t="s">
+      <c r="J278" t="s">
         <v>1252</v>
-      </c>
-[...16 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279">
-        <v>2026</v>
+        <v>2024</v>
       </c>
       <c r="B279" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D279" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E279" t="s">
+        <v>851</v>
+      </c>
+      <c r="F279" t="s">
+        <v>14</v>
+      </c>
+      <c r="H279" t="s">
+        <v>852</v>
+      </c>
+      <c r="I279" t="s">
+        <v>853</v>
+      </c>
+      <c r="J279" t="s">
         <v>1256</v>
-      </c>
-[...19 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="B280" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D280" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E280" t="s">
+        <v>851</v>
+      </c>
+      <c r="F280" t="s">
+        <v>14</v>
+      </c>
+      <c r="H280" t="s">
         <v>1259</v>
       </c>
-      <c r="C280" t="s">
+      <c r="I280" t="s">
         <v>1260</v>
       </c>
-      <c r="D280" t="s">
+      <c r="J280" t="s">
         <v>1261</v>
-      </c>
-[...13 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281">
         <v>2026</v>
       </c>
       <c r="B281" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D281" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E281" t="s">
+        <v>851</v>
+      </c>
+      <c r="F281" t="s">
+        <v>14</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1263</v>
+      </c>
+      <c r="I281" t="s">
         <v>1264</v>
       </c>
-      <c r="C281" t="s">
+      <c r="J281" t="s">
         <v>1265</v>
-      </c>
-[...16 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282">
         <v>2026</v>
       </c>
       <c r="B282" t="s">
-        <v>1269</v>
+        <v>1266</v>
       </c>
       <c r="C282" t="s">
-        <v>1270</v>
+        <v>1267</v>
       </c>
       <c r="D282" t="s">
-        <v>1271</v>
+        <v>1268</v>
       </c>
       <c r="E282" t="s">
         <v>402</v>
       </c>
       <c r="F282" t="s">
         <v>90</v>
       </c>
       <c r="H282" t="s">
-        <v>1272</v>
+        <v>1269</v>
       </c>
       <c r="I282" t="s">
-        <v>1273</v>
+        <v>1270</v>
       </c>
       <c r="J282" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283">
         <v>2026</v>
       </c>
       <c r="B283" t="s">
-        <v>1234</v>
+        <v>1271</v>
       </c>
       <c r="C283" t="s">
-        <v>1274</v>
+        <v>1272</v>
       </c>
       <c r="D283" t="s">
-        <v>1275</v>
+        <v>1273</v>
       </c>
       <c r="E283" t="s">
-        <v>846</v>
+        <v>235</v>
       </c>
       <c r="F283" t="s">
         <v>90</v>
       </c>
       <c r="H283" t="s">
+        <v>1274</v>
+      </c>
+      <c r="I283" t="s">
+        <v>1275</v>
+      </c>
+      <c r="J283" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="284" spans="1:10">
+      <c r="A284">
+        <v>2026</v>
+      </c>
+      <c r="B284" t="s">
         <v>1276</v>
       </c>
-      <c r="I283" t="s">
-[...2 lines deleted...]
-      <c r="J283" t="s">
+      <c r="C284" t="s">
         <v>1277</v>
+      </c>
+      <c r="D284" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E284" t="s">
+        <v>851</v>
+      </c>
+      <c r="F284" t="s">
+        <v>90</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1279</v>
+      </c>
+      <c r="I284" t="s">
+        <v>1280</v>
+      </c>
+      <c r="J284" t="s">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="285" spans="1:10">
+      <c r="A285">
+        <v>2026</v>
+      </c>
+      <c r="B285" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D285" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E285" t="s">
+        <v>402</v>
+      </c>
+      <c r="F285" t="s">
+        <v>90</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1285</v>
+      </c>
+      <c r="I285" t="s">
+        <v>1286</v>
+      </c>
+      <c r="J285" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="286" spans="1:10">
+      <c r="A286">
+        <v>2026</v>
+      </c>
+      <c r="B286" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D286" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E286" t="s">
+        <v>402</v>
+      </c>
+      <c r="F286" t="s">
+        <v>90</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1285</v>
+      </c>
+      <c r="I286" t="s">
+        <v>1286</v>
+      </c>
+      <c r="J286" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10">
+      <c r="A287">
+        <v>2026</v>
+      </c>
+      <c r="B287" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E287" t="s">
+        <v>402</v>
+      </c>
+      <c r="F287" t="s">
+        <v>90</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1293</v>
+      </c>
+      <c r="I287" t="s">
+        <v>1294</v>
+      </c>
+      <c r="J287" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="288" spans="1:10">
+      <c r="A288">
+        <v>2026</v>
+      </c>
+      <c r="B288" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E288" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F288" t="s">
+        <v>90</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1299</v>
+      </c>
+      <c r="I288" t="s">
+        <v>1300</v>
+      </c>
+      <c r="J288" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="289" spans="1:10">
+      <c r="A289">
+        <v>2026</v>
+      </c>
+      <c r="B289" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D289" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E289" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F289" t="s">
+        <v>90</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1304</v>
+      </c>
+      <c r="I289" t="s">
+        <v>1305</v>
+      </c>
+      <c r="J289" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">