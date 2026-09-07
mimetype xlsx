--- v0 (2026-07-07)
+++ v1 (2026-09-07)
@@ -12,215 +12,378 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Exercício</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Partido</t>
   </si>
   <si>
     <t>Função</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
+    <t>Unidade Parlamentar</t>
+  </si>
+  <si>
+    <t>Órgão/Entidade Executora</t>
+  </si>
+  <si>
+    <t>Beneficiário</t>
+  </si>
+  <si>
+    <t>Local de Aplicação</t>
+  </si>
+  <si>
+    <t>Ato Normativo</t>
+  </si>
+  <si>
     <t>Valor Previsto</t>
   </si>
   <si>
+    <t>Valor Previsto (número)</t>
+  </si>
+  <si>
     <t>Valor Realizado</t>
   </si>
   <si>
+    <t>Valor Realizado (número)</t>
+  </si>
+  <si>
+    <t>Valor da Dotação</t>
+  </si>
+  <si>
+    <t>Valor Empenhado</t>
+  </si>
+  <si>
+    <t>Valor Liquidado</t>
+  </si>
+  <si>
+    <t>Valor Pago</t>
+  </si>
+  <si>
+    <t>Restos a Pagar</t>
+  </si>
+  <si>
+    <t>% de Execução</t>
+  </si>
+  <si>
+    <t>Forma de Repasse</t>
+  </si>
+  <si>
+    <t>Situação</t>
+  </si>
+  <si>
+    <t>Nº Processo Administrativo</t>
+  </si>
+  <si>
+    <t>Credor</t>
+  </si>
+  <si>
+    <t>Banco</t>
+  </si>
+  <si>
     <t>Modalidade</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Início Estimado</t>
   </si>
   <si>
     <t>Fim Estimado</t>
   </si>
   <si>
     <t>FERNANDO FARIAS</t>
   </si>
   <si>
     <t>MDB</t>
   </si>
   <si>
     <t>INCREMENTO AO PISO DA ATENÇÃO PRIMÁRIA</t>
   </si>
   <si>
+    <t>Deputado Federal</t>
+  </si>
+  <si>
+    <t>FUNDO MUNICIPAL DE SAUDE - DOIS RIACHOS - FMSDR</t>
+  </si>
+  <si>
+    <t>Aquisição de Insumos e Materiais</t>
+  </si>
+  <si>
     <t>R$ 300.000,00</t>
   </si>
   <si>
     <t>R$ 0,00</t>
   </si>
   <si>
     <t>Custeio</t>
   </si>
   <si>
     <t>Emenda Individual</t>
   </si>
   <si>
     <t>COMISSÃO DE ASSUNTOS SOCIAIS - CAS</t>
   </si>
   <si>
     <t>Incremento temporário ao custeio dos serviços de atenção primária à saúde para cumprimento de metas</t>
   </si>
   <si>
+    <t>COMISSÃO</t>
+  </si>
+  <si>
     <t>R$ 800.000,00</t>
   </si>
   <si>
     <t>Investimento</t>
   </si>
   <si>
     <t>Emenda de Comissão</t>
   </si>
   <si>
     <t>MINISTÉRIO DA INTEGRAÇÃO E DO DESENVOLVIMENTO REGIONAL</t>
   </si>
   <si>
     <t>Aquisição de Máquinas para o município de Dois Riachos/AL.</t>
   </si>
   <si>
+    <t>MUNICIPIO DE DOIS RIACHOS</t>
+  </si>
+  <si>
     <t>R$ 1.432.500,00</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>30/09/2028</t>
   </si>
   <si>
     <t>Áreas De Lazer E Estruturas Para Atividades Físicas Em Espaços Públicos</t>
   </si>
   <si>
+    <t>Urbanismo / Infraestrutura Urbana</t>
+  </si>
+  <si>
     <t>R$ 396.000,00</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>01/01/2029</t>
   </si>
   <si>
     <t>ISNALDO BULHOES JR.</t>
   </si>
   <si>
     <t>Pavimentação</t>
   </si>
   <si>
     <t>R$ 792.000,00</t>
   </si>
   <si>
     <t>BANCADA DE ALAGOAS</t>
   </si>
   <si>
+    <t>BANCADA</t>
+  </si>
+  <si>
+    <t>Aquisição de kit para realização de biopsia e material para o exame de coleta de material.</t>
+  </si>
+  <si>
     <t>R$ 180.000,00</t>
   </si>
   <si>
     <t>Emenda de Bancada</t>
   </si>
   <si>
     <t>PAULAO</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Objeto Único Não Padronizado – Obras e Serviços de Engenharia - Perfuração de poços a cargo do Ministério da Integração e do Desenvolvimento Regional - UO 53000 - Ação: 00SX Apoio a Projetos de Desenvolvimento Sustentável Local Integrado</t>
   </si>
   <si>
+    <t>Gestão Ambiental / Recursos Hídricos</t>
+  </si>
+  <si>
     <t>R$ 643.500,00</t>
   </si>
   <si>
     <t>ISNALDO BULHÕES JR</t>
   </si>
   <si>
     <t>Estruturação da rede de serviços de atenção primária à Saúde e Saúde Bucal</t>
   </si>
   <si>
+    <t>AQUISIÇÃO DE EQUIPAMENTO E MATERIAL PERMANENTE PARA UNIDADE BÁSICA DE SAÚDE</t>
+  </si>
+  <si>
     <t>R$ 323.093,00</t>
   </si>
   <si>
     <t>Estruturação de unidades de atenção especializada em saúde (AQUISIÇÃO DE UNIDADE MÓVEL DE SAÚDE).</t>
   </si>
   <si>
+    <t>Aquisição de Veículo (Ambulância)</t>
+  </si>
+  <si>
     <t>R$ 314.200,00</t>
   </si>
   <si>
+    <t>CUSTEIO DOS SERVIÇOS E AÇÕES DA ATENÇÃO PRIMÁRIA À SAÚDE</t>
+  </si>
+  <si>
+    <t>R$ 2.010.000,00</t>
+  </si>
+  <si>
     <t>José Renan Vasconcelos Calheiros</t>
   </si>
   <si>
+    <t>Senado Federal</t>
+  </si>
+  <si>
+    <t>INCREMENTO AO CUSTEIO DE SERVIÇOS DA ATENÇÃO PRIMÁRIA À SAÚDE</t>
+  </si>
+  <si>
     <t>R$ 1.000.000,00</t>
   </si>
   <si>
     <t>ISNALDO BULHÕES JUNIOR</t>
   </si>
   <si>
+    <t>Câmara dos Deputados</t>
+  </si>
+  <si>
     <t>R$ 700.000,00</t>
   </si>
   <si>
     <t>R$ 500.000,00</t>
   </si>
   <si>
-    <t>R$ 2.010.000,00</t>
+    <t>José Wanderley Neto</t>
+  </si>
+  <si>
+    <t>02000.0000019904</t>
+  </si>
+  <si>
+    <t>I0345</t>
+  </si>
+  <si>
+    <t>Saúde</t>
+  </si>
+  <si>
+    <t>Custeio e fortalecimento das ações e serviços públicos de saúde de Média e Alta Complexidade (MAC) no município de Dois Riachos/AL, por meio da
+aquisição de combustíveis e lubrificantes destinados às ambulâncias, aquisição de medicamentos, correlatos, EPIs, materiais de expediente e demais
+insumos necessários ao funcionamento da unidade municipal de média complexidade, bem como contratação de serviços especializados para realização de
+exames diagnósticos na rede complementar, observadas as normas do SUS, a regulação do acesso e a programação municipal de saúde.
+A finalidade pública é ampliar e qualificar a capacidade de atendimento da rede municipal de saúde, garantindo continuidade assistencial, apoio ao
+transporte sanitário, abastecimento de insumos essenciais e acesso oportuno a exames e serviços especializados. A população beneficiada corresponde aos
+usuários do SUS residentes em Dois Riachos, estimada em 9.898 habitantes em 2025, com abrangência em todo o território municipal, incluindo a sede,
+zona rural, unidades de saúde, unidade de média complexidade e serviços regulados pela Secretaria Municipal de Saúde.
+Resultados esperados:
+• Manter o funcionamento regular da unidade municipal de média complexidade e dos serviços assistenciais vinculados.
+• Garantir abastecimento de medicamentos, correlatos, EPIs e materiais de expediente necessários à continuidade dos atendimentos.
+• Apoiar o deslocamento sanitário de usuários por meio do custeio de combustíveis e lubrificantes das ambulâncias.
+• Ampliar a oferta de exames diagnósticos e reduzir a demanda reprimida por serviços especializados.
+• Melhorar o acesso, a resolutividade e a integralidade da atenção à saúde, com registro dos resultados nos instrumentos formais de gestão do SUS.</t>
+  </si>
+  <si>
+    <t>Assembleia Legislativa de Alagoas</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE SAÚDE</t>
+  </si>
+  <si>
+    <t>Custeio e fortalecimento das ações e serviços públicos de saúde de Média e Alta Complexidade (MAC) no município de Dois Riachos/AL</t>
+  </si>
+  <si>
+    <t>01/2026</t>
+  </si>
+  <si>
+    <t>R$ 750.000,00</t>
+  </si>
+  <si>
+    <t>Transferência Especial</t>
+  </si>
+  <si>
+    <t>Não iniciada</t>
+  </si>
+  <si>
+    <t>02000.0000019904/2026</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE DOIS RIACHOS</t>
+  </si>
+  <si>
+    <t>BANCO DO BRASIL</t>
+  </si>
+  <si>
+    <t>01/02/2026</t>
+  </si>
+  <si>
+    <t>31/12/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -534,480 +697,968 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M14"/>
+  <dimension ref="A1:AE15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:M1"/>
+      <selection activeCell="A1" sqref="A1:AE1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:31">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE1" s="1" t="s">
+        <v>30</v>
+      </c>
     </row>
-    <row r="2" spans="1:13">
+    <row r="2" spans="1:31">
       <c r="A2">
         <v>2025</v>
       </c>
       <c r="B2" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="C2">
         <v>42850005</v>
       </c>
       <c r="E2" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="G2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="H2" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="I2" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="K2" t="s">
-        <v>19</v>
+        <v>36</v>
+      </c>
+      <c r="M2" t="s">
+        <v>37</v>
+      </c>
+      <c r="N2">
+        <v>300000.0</v>
+      </c>
+      <c r="O2" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>38</v>
+      </c>
+      <c r="R2" t="s">
+        <v>38</v>
+      </c>
+      <c r="S2" t="s">
+        <v>38</v>
+      </c>
+      <c r="T2" t="s">
+        <v>38</v>
+      </c>
+      <c r="U2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>40</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:31">
       <c r="A3">
         <v>2025</v>
       </c>
       <c r="B3" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="C3">
         <v>60060003</v>
       </c>
       <c r="G3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="H3" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="I3" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K3" t="s">
-        <v>24</v>
+        <v>33</v>
+      </c>
+      <c r="M3" t="s">
+        <v>44</v>
+      </c>
+      <c r="N3">
+        <v>800000.0</v>
+      </c>
+      <c r="O3" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>38</v>
+      </c>
+      <c r="R3" t="s">
+        <v>38</v>
+      </c>
+      <c r="S3" t="s">
+        <v>38</v>
+      </c>
+      <c r="T3" t="s">
+        <v>38</v>
+      </c>
+      <c r="U3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>45</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>46</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:31">
       <c r="A4">
         <v>2025</v>
       </c>
       <c r="B4" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="C4">
         <v>50480002</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="I4" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="M4" t="s">
-        <v>29</v>
+        <v>50</v>
+      </c>
+      <c r="N4">
+        <v>1432500.0</v>
+      </c>
+      <c r="O4" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>38</v>
+      </c>
+      <c r="R4" t="s">
+        <v>38</v>
+      </c>
+      <c r="S4" t="s">
+        <v>38</v>
+      </c>
+      <c r="T4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>45</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>52</v>
       </c>
     </row>
-    <row r="5" spans="1:13">
+    <row r="5" spans="1:31">
       <c r="A5">
         <v>2025</v>
       </c>
       <c r="B5" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="C5">
         <v>202542850006</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="G5" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="I5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="K5" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="M5" t="s">
-        <v>33</v>
+        <v>55</v>
+      </c>
+      <c r="N5">
+        <v>396000.0</v>
+      </c>
+      <c r="O5" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>38</v>
+      </c>
+      <c r="R5" t="s">
+        <v>38</v>
+      </c>
+      <c r="S5" t="s">
+        <v>38</v>
+      </c>
+      <c r="T5" t="s">
+        <v>38</v>
+      </c>
+      <c r="U5" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>40</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>57</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:31">
       <c r="A6">
         <v>2025</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="C6">
         <v>202540180003</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="G6" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="I6" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="K6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="M6" t="s">
-        <v>33</v>
+        <v>60</v>
+      </c>
+      <c r="N6">
+        <v>792000.0</v>
+      </c>
+      <c r="O6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>38</v>
+      </c>
+      <c r="R6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>40</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>57</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:31">
       <c r="A7">
         <v>2025</v>
       </c>
       <c r="B7" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="C7">
         <v>71030004</v>
       </c>
       <c r="G7" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="H7" t="s">
-        <v>38</v>
+        <v>62</v>
       </c>
       <c r="I7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="K7" t="s">
+        <v>63</v>
+      </c>
+      <c r="M7" t="s">
+        <v>64</v>
+      </c>
+      <c r="N7">
+        <v>180000.0</v>
+      </c>
+      <c r="O7" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>38</v>
+      </c>
+      <c r="R7" t="s">
+        <v>38</v>
+      </c>
+      <c r="S7" t="s">
+        <v>38</v>
+      </c>
+      <c r="T7" t="s">
+        <v>38</v>
+      </c>
+      <c r="U7" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB7" t="s">
         <v>39</v>
       </c>
+      <c r="AC7" t="s">
+        <v>65</v>
+      </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:31">
       <c r="A8">
         <v>2025</v>
       </c>
       <c r="B8" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="C8">
         <v>202529730024</v>
       </c>
       <c r="E8" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="G8" t="s">
-        <v>42</v>
+        <v>68</v>
       </c>
       <c r="H8" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="I8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="K8" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="M8" t="s">
-        <v>33</v>
+        <v>70</v>
+      </c>
+      <c r="N8">
+        <v>643500.0</v>
+      </c>
+      <c r="O8" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>38</v>
+      </c>
+      <c r="R8" t="s">
+        <v>38</v>
+      </c>
+      <c r="S8" t="s">
+        <v>38</v>
+      </c>
+      <c r="T8" t="s">
+        <v>38</v>
+      </c>
+      <c r="U8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>40</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>57</v>
       </c>
     </row>
-    <row r="9" spans="1:13">
+    <row r="9" spans="1:31">
       <c r="A9">
         <v>2025</v>
       </c>
       <c r="B9" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="C9">
         <v>40180005</v>
       </c>
       <c r="E9" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="G9" t="s">
-        <v>45</v>
+        <v>72</v>
       </c>
       <c r="H9" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="I9" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="K9" t="s">
-        <v>19</v>
+        <v>73</v>
+      </c>
+      <c r="M9" t="s">
+        <v>74</v>
+      </c>
+      <c r="N9">
+        <v>323093.0</v>
+      </c>
+      <c r="O9" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>38</v>
+      </c>
+      <c r="R9" t="s">
+        <v>38</v>
+      </c>
+      <c r="S9" t="s">
+        <v>38</v>
+      </c>
+      <c r="T9" t="s">
+        <v>38</v>
+      </c>
+      <c r="U9" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>40</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:31">
       <c r="A10">
         <v>2025</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="C10">
         <v>40180001</v>
       </c>
       <c r="E10" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="G10" t="s">
-        <v>47</v>
+        <v>75</v>
       </c>
       <c r="H10" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="I10" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="K10" t="s">
-        <v>19</v>
+        <v>76</v>
+      </c>
+      <c r="M10" t="s">
+        <v>77</v>
+      </c>
+      <c r="N10">
+        <v>314200.0</v>
+      </c>
+      <c r="O10" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>38</v>
+      </c>
+      <c r="R10" t="s">
+        <v>38</v>
+      </c>
+      <c r="S10" t="s">
+        <v>38</v>
+      </c>
+      <c r="T10" t="s">
+        <v>38</v>
+      </c>
+      <c r="U10" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>40</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:31">
       <c r="A11">
         <v>2026</v>
       </c>
       <c r="B11" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="C11">
-        <v>22890005</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>71030001</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="H11" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="I11" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="K11" t="s">
-        <v>19</v>
+        <v>78</v>
+      </c>
+      <c r="M11" t="s">
+        <v>79</v>
+      </c>
+      <c r="N11">
+        <v>2010000.0</v>
+      </c>
+      <c r="O11" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>38</v>
+      </c>
+      <c r="R11" t="s">
+        <v>38</v>
+      </c>
+      <c r="S11" t="s">
+        <v>38</v>
+      </c>
+      <c r="T11" t="s">
+        <v>38</v>
+      </c>
+      <c r="U11" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>65</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:31">
       <c r="A12">
         <v>2026</v>
       </c>
       <c r="B12" t="s">
-        <v>51</v>
+        <v>80</v>
       </c>
       <c r="C12">
-        <v>40180001</v>
+        <v>22890005</v>
       </c>
       <c r="E12" t="s">
-        <v>14</v>
+        <v>32</v>
+      </c>
+      <c r="G12" t="s">
+        <v>33</v>
       </c>
       <c r="H12" t="s">
-        <v>52</v>
+        <v>81</v>
       </c>
       <c r="I12" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="K12" t="s">
-        <v>19</v>
+        <v>82</v>
+      </c>
+      <c r="M12" t="s">
+        <v>83</v>
+      </c>
+      <c r="N12">
+        <v>1000000.0</v>
+      </c>
+      <c r="O12" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>38</v>
+      </c>
+      <c r="R12" t="s">
+        <v>38</v>
+      </c>
+      <c r="S12" t="s">
+        <v>38</v>
+      </c>
+      <c r="T12" t="s">
+        <v>38</v>
+      </c>
+      <c r="U12" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>40</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:31">
       <c r="A13">
         <v>2026</v>
       </c>
       <c r="B13" t="s">
-        <v>20</v>
+        <v>84</v>
       </c>
       <c r="C13">
-        <v>60060001</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>40180001</v>
+      </c>
+      <c r="E13" t="s">
+        <v>32</v>
       </c>
       <c r="H13" t="s">
-        <v>53</v>
+        <v>85</v>
       </c>
       <c r="I13" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="K13" t="s">
-        <v>24</v>
+        <v>33</v>
+      </c>
+      <c r="M13" t="s">
+        <v>86</v>
+      </c>
+      <c r="N13">
+        <v>700000.0</v>
+      </c>
+      <c r="O13" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>38</v>
+      </c>
+      <c r="R13" t="s">
+        <v>38</v>
+      </c>
+      <c r="S13" t="s">
+        <v>38</v>
+      </c>
+      <c r="T13" t="s">
+        <v>38</v>
+      </c>
+      <c r="U13" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC13" t="s">
+        <v>40</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:31">
       <c r="A14">
         <v>2026</v>
       </c>
       <c r="B14" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="C14">
-        <v>71030001</v>
+        <v>60060001</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="H14" t="s">
-        <v>54</v>
+        <v>81</v>
       </c>
       <c r="I14" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="K14" t="s">
+        <v>78</v>
+      </c>
+      <c r="M14" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14">
+        <v>500000.0</v>
+      </c>
+      <c r="O14" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>38</v>
+      </c>
+      <c r="R14" t="s">
+        <v>38</v>
+      </c>
+      <c r="S14" t="s">
+        <v>38</v>
+      </c>
+      <c r="T14" t="s">
+        <v>38</v>
+      </c>
+      <c r="U14" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB14" t="s">
         <v>39</v>
+      </c>
+      <c r="AC14" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
+      <c r="A15">
+        <v>2026</v>
+      </c>
+      <c r="B15" t="s">
+        <v>88</v>
+      </c>
+      <c r="C15" t="s">
+        <v>89</v>
+      </c>
+      <c r="D15" t="s">
+        <v>90</v>
+      </c>
+      <c r="E15" t="s">
+        <v>32</v>
+      </c>
+      <c r="F15" t="s">
+        <v>91</v>
+      </c>
+      <c r="G15" t="s">
+        <v>92</v>
+      </c>
+      <c r="H15" t="s">
+        <v>93</v>
+      </c>
+      <c r="I15" t="s">
+        <v>94</v>
+      </c>
+      <c r="J15" t="s">
+        <v>35</v>
+      </c>
+      <c r="K15" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" t="s">
+        <v>96</v>
+      </c>
+      <c r="M15" t="s">
+        <v>97</v>
+      </c>
+      <c r="N15">
+        <v>750000.0</v>
+      </c>
+      <c r="O15" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>38</v>
+      </c>
+      <c r="R15" t="s">
+        <v>38</v>
+      </c>
+      <c r="S15" t="s">
+        <v>38</v>
+      </c>
+      <c r="T15" t="s">
+        <v>38</v>
+      </c>
+      <c r="U15" t="s">
+        <v>38</v>
+      </c>
+      <c r="W15" t="s">
+        <v>98</v>
+      </c>
+      <c r="X15" t="s">
+        <v>99</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>100</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>101</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB15" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC15" t="s">
+        <v>40</v>
+      </c>
+      <c r="AD15" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE15" t="s">
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">