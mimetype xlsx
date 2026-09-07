--- v0 (2026-07-07)
+++ v1 (2026-09-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="828">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="838">
   <si>
     <t>Nº Contrato</t>
   </si>
   <si>
     <t>Nº Processo</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Modalidade</t>
   </si>
   <si>
     <t>Entidade</t>
   </si>
   <si>
     <t>Contratado</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Data Assinatura</t>
   </si>
   <si>
@@ -1103,51 +1103,51 @@
   <si>
     <t>24/2022</t>
   </si>
   <si>
     <t>Eventual ou futura aquisição de  pneus, necessários para o perfeito funcionamento dos veículos e máquinas utilizados pelas  secretarias municipais</t>
   </si>
   <si>
     <t>PV PNEUS EIRELI –  ME (21.848.971/0001-66)</t>
   </si>
   <si>
     <t>R$ 260.850,00</t>
   </si>
   <si>
     <t>6/2022</t>
   </si>
   <si>
     <t>07010229/2021</t>
   </si>
   <si>
     <t>Eventual ou futura aquisição de Material de Expediente</t>
   </si>
   <si>
     <t>R$ 232.464,90</t>
   </si>
   <si>
-    <t>07/07/2026</t>
+    <t>07/09/2026</t>
   </si>
   <si>
     <t>20/2022</t>
   </si>
   <si>
     <t>01110006/2022</t>
   </si>
   <si>
     <t>eventual ou futura aquisição de  peixes, para distribuição gratuita às famílias carentes da zona urbana e rural deste município,  durante o período da Semana Santa</t>
   </si>
   <si>
     <t>R$ 109.900,00</t>
   </si>
   <si>
     <t>19/2022</t>
   </si>
   <si>
     <t>01110005/2022</t>
   </si>
   <si>
     <t>Eventual ou futura aquisição de cestas  básicas composta de gêneros alimentícios para distribuição gratuita as famílias carentes que se encontram em situação de vulnerabilidade social</t>
   </si>
   <si>
     <t>R$ 609.187,50</t>
   </si>
@@ -2245,50 +2245,79 @@
   <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>0001/2026</t>
   </si>
   <si>
     <t>0121001/2026</t>
   </si>
   <si>
     <t>O presente contrato, cuja lavratura foi autorizada pela Portaria nº IN 00001/2026 - 02, de 22 de
 Janeiro de 2026, tem por objeto: Contratação artística de Kaelzinho Ferraz (Artista) para a realização
 de 01 (uma) apresentação artístico musical em comemoração as festividades em alusão dos Padroeiros
 Municipal Nossa Senhora da Saúde e São Sebastião (Evento), no Município de Dois Riachos/AL.</t>
   </si>
   <si>
     <t>KF PRODUCOES E REPRESENTACOES ARTISTICAS LTDA (33.027.430/0001-56)</t>
   </si>
   <si>
     <t>R$ 120.000,00</t>
   </si>
   <si>
     <t>28/01/2026</t>
   </si>
   <si>
+    <t>00019/2026</t>
+  </si>
+  <si>
+    <t>0630007/2026</t>
+  </si>
+  <si>
+    <t>O presente contrato, cuja lavratura foi autorizada pela Portaria nº IN 00010/2026 - 02, de 02 de Julho
+de 2026, tem por objeto: contratação artística Heitor Santos (Artistas) para a realização de uma
+apresentação musical em comemoração às festividades da Emancipação Política (Evento), no
+município de Dois Riachos/AL.
+O serviço deverá ser executado rigorosamente de acordo com as condições expressas neste
+instrumento, proposta apresentada, especificações técnicas correspondentes, processo de
+Inexigibilidade de Licitação nº IN00010/2026 e instruções do Contratante, documentos esses que
+ficam fazendo partes integrantes do presente contrato, independente de transcrição; e sob o regime
+de empreitada por preço global.</t>
+  </si>
+  <si>
+    <t>HEITOR SANTOS PRODUÇÕES E EVENTOS LTDA (62.255.221/0001-68)</t>
+  </si>
+  <si>
+    <t>R$ 150.000,00</t>
+  </si>
+  <si>
+    <t>06/07/2026</t>
+  </si>
+  <si>
+    <t>14/07/2026</t>
+  </si>
+  <si>
     <t>032/2025</t>
   </si>
   <si>
     <t>MEDICAH COMERCIO DE MEDICAMENTOS LTDA (11.195.977/0001-28)</t>
   </si>
   <si>
     <t>R$ 89.500,00</t>
   </si>
   <si>
     <t>038/2025</t>
   </si>
   <si>
     <t>ZAFRA DISTRIBUIDORA DE MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA (41.347.974/0001-23)</t>
   </si>
   <si>
     <t>R$ 8.840,00</t>
   </si>
   <si>
     <t>042/2025</t>
   </si>
   <si>
     <t>MORAIS CARVALHO COMÉRCIO E SOLUÇÕES INTEGRADAS LTDA (55.085.298/0001-71)</t>
   </si>
   <si>
     <t>R$ 84.820,80</t>
@@ -2342,50 +2371,70 @@
     <t>30/06/2025</t>
   </si>
   <si>
     <t>0002/2026</t>
   </si>
   <si>
     <t>0121002/2026</t>
   </si>
   <si>
     <t>O presente contrato, cuja lavratura foi autorizada pela Portaria nº IN 00002/2026 - 02, de 22 de
 Janeiro de 2026, tem por objeto: Contratação artística da banda Seu Desejo (Artista) para a realização
 de 01 (uma) apresentação artístico musical em comemoração as festividades em alusão dos Padroeiros
 Municipal Nossa Senhora da Saúde e São Sebastião (Evento), no Município de Dois Riachos/AL.</t>
   </si>
   <si>
     <t>SD PRODUCOES E EVENTOS LTDA (28.214.459/0001-07)</t>
   </si>
   <si>
     <t>R$ 450.000,00</t>
   </si>
   <si>
     <t>23/01/2026</t>
   </si>
   <si>
     <t>21/05/2026</t>
+  </si>
+  <si>
+    <t>00018/2026</t>
+  </si>
+  <si>
+    <t>0630006/2026</t>
+  </si>
+  <si>
+    <t>O presente contrato, cuja lavratura foi autorizada pela Portaria nº IN 00009/2026 - 02, de 02 de Julho
+de 2026, tem por objeto: contratação artística Marcynho Sensação (Artistas) para a realização de uma
+apresentação musical em comemoração às festividades da Emancipação Política (Evento), no
+município de Dois Riachos/AL.
+O serviço deverá ser executado rigorosamente de acordo com as condições expressas neste
+instrumento, proposta apresentada, especificações técnicas correspondentes, processo de
+Inexigibilidade de Licitação nº IN00009/2026 e instruções do Contratante, documentos esses que
+ficam fazendo partes integrantes do presente contrato, independente de transcrição; e sob o regime
+de empreitada por preço global.</t>
+  </si>
+  <si>
+    <t>MDB SHOWS LTDA (13.019.646/0001-62)</t>
   </si>
   <si>
     <t>034/2025</t>
   </si>
   <si>
     <t>R$ 9.340,00</t>
   </si>
   <si>
     <t>05/01/2026</t>
   </si>
   <si>
     <t>039/2025</t>
   </si>
   <si>
     <t>ACACIO SERAFIM DE SOUZA SANTOS LTDA (21.821.902/0001-69)</t>
   </si>
   <si>
     <t>R$ 13.010,00</t>
   </si>
   <si>
     <t>01/2026</t>
   </si>
   <si>
     <t>ATAC LIMPEZ - LTDA (37.214.397/0001-24)</t>
   </si>
@@ -2550,53 +2599,50 @@
   </si>
   <si>
     <t>08/2026</t>
   </si>
   <si>
     <t>DISTRIBUIDORA UNIMAR BRASIL LTDA (54.008.435/0001-01)</t>
   </si>
   <si>
     <t>R$ 13.135,76</t>
   </si>
   <si>
     <t>0002/2025</t>
   </si>
   <si>
     <t>250116IN00002</t>
   </si>
   <si>
     <t>O presente contrato, cuja lavratura foi autorizada pela Portaria nº IN 00002/2025 - 02, de 17 de
 janeiro de 2025, tem por objeto: Contratação artística de “Ramon e Randinho” (Artista) para a
 realização de 01 (uma) apresentação artístico musical em comemoração as festividades em alusão
 dos Padroeiros Municipal Nossa Senhora da Saúde e São Sebastião (Evento), no Município de Dois
 Riachos/AL.</t>
   </si>
   <si>
     <t>SAYMON PRODUCOES LTDA (29.974.215/0001-95)</t>
-  </si>
-[...1 lines deleted...]
-    <t>R$ 150.000,00</t>
   </si>
   <si>
     <t>00053/2025</t>
   </si>
   <si>
     <t>1127001/2025</t>
   </si>
   <si>
     <t>O presente contrato, cuja lavratura foi autorizada pela Portaria nº IN 00023/2025 - 02, de 28 de
 Novembro de 2025, tem por objeto: Contratação artística de Edy e Nathan (Artista) para a realização
 de 01 (uma) apresentação artístico–musical em comemoração as festividades da Padroeira (Nossa
 Senhora da Conceição) do Povoado Pai Mané (Evento), no Município de Dois Riachos/AL.</t>
   </si>
   <si>
     <t>N R DE MORAES PRODUCAO MUSICAL (23.226.695/0001-20)</t>
   </si>
   <si>
     <t>R$ 100.000,00</t>
   </si>
   <si>
     <t>03/12/2025</t>
   </si>
 </sst>
 </file>
 
@@ -2931,51 +2977,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K176"/>
+  <dimension ref="A1:K178"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -7758,824 +7804,888 @@
       </c>
       <c r="D151" t="s">
         <v>711</v>
       </c>
       <c r="F151" t="s">
         <v>725</v>
       </c>
       <c r="G151" t="s">
         <v>726</v>
       </c>
       <c r="H151" t="s">
         <v>727</v>
       </c>
       <c r="I151" t="s">
         <v>361</v>
       </c>
       <c r="J151" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152" t="s">
         <v>728</v>
       </c>
       <c r="B152" t="s">
-        <v>644</v>
+        <v>729</v>
       </c>
       <c r="C152" t="s">
-        <v>685</v>
+        <v>730</v>
       </c>
       <c r="D152" t="s">
-        <v>280</v>
+        <v>711</v>
       </c>
       <c r="F152" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="G152" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="H152" t="s">
-        <v>648</v>
+        <v>733</v>
       </c>
       <c r="I152" t="s">
-        <v>361</v>
+        <v>734</v>
       </c>
       <c r="J152" t="s">
-        <v>361</v>
+        <v>734</v>
       </c>
       <c r="K152" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="B153" t="s">
         <v>644</v>
       </c>
       <c r="C153" t="s">
-        <v>690</v>
+        <v>685</v>
       </c>
       <c r="D153" t="s">
         <v>280</v>
       </c>
       <c r="F153" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="G153" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="H153" t="s">
         <v>648</v>
       </c>
       <c r="I153" t="s">
         <v>361</v>
       </c>
       <c r="J153" t="s">
         <v>361</v>
       </c>
       <c r="K153" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="B154" t="s">
-        <v>694</v>
+        <v>644</v>
       </c>
       <c r="C154" t="s">
-        <v>695</v>
+        <v>690</v>
       </c>
       <c r="D154" t="s">
         <v>280</v>
       </c>
       <c r="F154" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
       <c r="G154" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="H154" t="s">
-        <v>737</v>
+        <v>648</v>
       </c>
       <c r="I154" t="s">
         <v>361</v>
       </c>
       <c r="J154" t="s">
         <v>361</v>
       </c>
       <c r="K154" t="s">
-        <v>738</v>
+        <v>442</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B155" t="s">
-        <v>699</v>
+        <v>694</v>
       </c>
       <c r="C155" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="D155" t="s">
         <v>280</v>
       </c>
       <c r="F155" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="G155" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="H155" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="I155" t="s">
         <v>361</v>
       </c>
       <c r="J155" t="s">
         <v>361</v>
       </c>
       <c r="K155" t="s">
-        <v>703</v>
+        <v>745</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="B156" t="s">
         <v>699</v>
       </c>
       <c r="C156" t="s">
         <v>700</v>
       </c>
       <c r="D156" t="s">
         <v>280</v>
       </c>
       <c r="F156" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="G156" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="H156" t="s">
-        <v>707</v>
+        <v>749</v>
       </c>
       <c r="I156" t="s">
         <v>361</v>
       </c>
       <c r="J156" t="s">
         <v>361</v>
       </c>
       <c r="K156" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="B157" t="s">
-        <v>747</v>
+        <v>699</v>
       </c>
       <c r="C157" t="s">
-        <v>748</v>
+        <v>700</v>
       </c>
       <c r="D157" t="s">
-        <v>711</v>
+        <v>280</v>
       </c>
       <c r="F157" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="G157" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="H157" t="s">
-        <v>751</v>
+        <v>707</v>
       </c>
       <c r="I157" t="s">
-        <v>715</v>
+        <v>361</v>
       </c>
       <c r="J157" t="s">
-        <v>715</v>
+        <v>361</v>
+      </c>
+      <c r="K157" t="s">
+        <v>703</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="B158" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="C158" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D158" t="s">
         <v>711</v>
       </c>
       <c r="F158" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="G158" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="H158" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="I158" t="s">
-        <v>758</v>
+        <v>715</v>
       </c>
       <c r="J158" t="s">
-        <v>758</v>
+        <v>715</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159" t="s">
         <v>759</v>
       </c>
       <c r="B159" t="s">
-        <v>644</v>
+        <v>760</v>
       </c>
       <c r="C159" t="s">
-        <v>690</v>
+        <v>761</v>
       </c>
       <c r="D159" t="s">
-        <v>280</v>
+        <v>711</v>
       </c>
       <c r="F159" t="s">
-        <v>654</v>
+        <v>762</v>
       </c>
       <c r="G159" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="H159" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="I159" t="s">
-        <v>361</v>
+        <v>765</v>
       </c>
       <c r="J159" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>765</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
       <c r="B160" t="s">
-        <v>644</v>
+        <v>767</v>
       </c>
       <c r="C160" t="s">
-        <v>690</v>
+        <v>768</v>
       </c>
       <c r="D160" t="s">
-        <v>280</v>
+        <v>711</v>
       </c>
       <c r="F160" t="s">
-        <v>763</v>
+        <v>769</v>
       </c>
       <c r="G160" t="s">
-        <v>764</v>
+        <v>159</v>
       </c>
       <c r="H160" t="s">
-        <v>692</v>
+        <v>733</v>
       </c>
       <c r="I160" t="s">
-        <v>361</v>
+        <v>734</v>
       </c>
       <c r="J160" t="s">
-        <v>361</v>
+        <v>734</v>
       </c>
       <c r="K160" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161" t="s">
-        <v>765</v>
+        <v>770</v>
       </c>
       <c r="B161" t="s">
-        <v>699</v>
+        <v>644</v>
       </c>
       <c r="C161" t="s">
-        <v>700</v>
+        <v>690</v>
       </c>
       <c r="D161" t="s">
         <v>280</v>
       </c>
       <c r="F161" t="s">
-        <v>766</v>
+        <v>654</v>
       </c>
       <c r="G161" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="H161" t="s">
-        <v>707</v>
+        <v>772</v>
       </c>
       <c r="I161" t="s">
         <v>361</v>
       </c>
       <c r="J161" t="s">
         <v>361</v>
       </c>
       <c r="K161" t="s">
-        <v>703</v>
+        <v>442</v>
       </c>
     </row>
     <row r="162" spans="1:11">
       <c r="A162" t="s">
-        <v>768</v>
+        <v>773</v>
       </c>
       <c r="B162" t="s">
-        <v>699</v>
+        <v>644</v>
       </c>
       <c r="C162" t="s">
-        <v>769</v>
+        <v>690</v>
       </c>
       <c r="D162" t="s">
         <v>280</v>
       </c>
       <c r="F162" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="G162" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
       <c r="H162" t="s">
-        <v>707</v>
+        <v>692</v>
       </c>
       <c r="I162" t="s">
         <v>361</v>
       </c>
       <c r="J162" t="s">
         <v>361</v>
       </c>
       <c r="K162" t="s">
-        <v>703</v>
+        <v>442</v>
       </c>
     </row>
     <row r="163" spans="1:11">
       <c r="A163" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="B163" t="s">
         <v>699</v>
       </c>
       <c r="C163" t="s">
         <v>700</v>
       </c>
       <c r="D163" t="s">
         <v>280</v>
       </c>
       <c r="F163" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="G163" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="H163" t="s">
         <v>707</v>
       </c>
       <c r="I163" t="s">
         <v>361</v>
       </c>
       <c r="J163" t="s">
         <v>361</v>
       </c>
       <c r="K163" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="164" spans="1:11">
       <c r="A164" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="B164" t="s">
-        <v>776</v>
+        <v>699</v>
       </c>
       <c r="C164" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="D164" t="s">
-        <v>711</v>
+        <v>280</v>
       </c>
       <c r="F164" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="G164" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="H164" t="s">
-        <v>780</v>
+        <v>707</v>
       </c>
       <c r="I164" t="s">
-        <v>715</v>
+        <v>361</v>
       </c>
       <c r="J164" t="s">
-        <v>715</v>
+        <v>361</v>
+      </c>
+      <c r="K164" t="s">
+        <v>703</v>
       </c>
     </row>
     <row r="165" spans="1:11">
       <c r="A165" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="B165" t="s">
-        <v>644</v>
+        <v>699</v>
       </c>
       <c r="C165" t="s">
-        <v>690</v>
+        <v>700</v>
       </c>
       <c r="D165" t="s">
         <v>280</v>
       </c>
       <c r="F165" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="G165" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="H165" t="s">
-        <v>692</v>
+        <v>707</v>
       </c>
       <c r="I165" t="s">
         <v>361</v>
       </c>
       <c r="J165" t="s">
         <v>361</v>
       </c>
       <c r="K165" t="s">
-        <v>442</v>
+        <v>703</v>
       </c>
     </row>
     <row r="166" spans="1:11">
       <c r="A166" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="B166" t="s">
-        <v>644</v>
+        <v>787</v>
       </c>
       <c r="C166" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="D166" t="s">
-        <v>280</v>
+        <v>711</v>
       </c>
       <c r="F166" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="G166" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="H166" t="s">
-        <v>648</v>
+        <v>791</v>
       </c>
       <c r="I166" t="s">
-        <v>361</v>
+        <v>715</v>
       </c>
       <c r="J166" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>715</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="B167" t="s">
-        <v>699</v>
+        <v>644</v>
       </c>
       <c r="C167" t="s">
-        <v>700</v>
+        <v>690</v>
       </c>
       <c r="D167" t="s">
         <v>280</v>
       </c>
       <c r="F167" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
       <c r="G167" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="H167" t="s">
-        <v>707</v>
+        <v>692</v>
       </c>
       <c r="I167" t="s">
         <v>361</v>
       </c>
       <c r="J167" t="s">
         <v>361</v>
       </c>
       <c r="K167" t="s">
-        <v>791</v>
+        <v>442</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
       <c r="B168" t="s">
-        <v>699</v>
+        <v>644</v>
       </c>
       <c r="C168" t="s">
-        <v>700</v>
+        <v>796</v>
       </c>
       <c r="D168" t="s">
         <v>280</v>
       </c>
       <c r="F168" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="G168" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="H168" t="s">
-        <v>707</v>
+        <v>648</v>
       </c>
       <c r="I168" t="s">
         <v>361</v>
       </c>
       <c r="J168" t="s">
         <v>361</v>
       </c>
       <c r="K168" t="s">
-        <v>703</v>
+        <v>442</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
       <c r="B169" t="s">
         <v>699</v>
       </c>
       <c r="C169" t="s">
         <v>700</v>
       </c>
       <c r="D169" t="s">
         <v>280</v>
       </c>
       <c r="F169" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="G169" t="s">
-        <v>618</v>
+        <v>801</v>
       </c>
       <c r="H169" t="s">
         <v>707</v>
       </c>
       <c r="I169" t="s">
         <v>361</v>
       </c>
       <c r="J169" t="s">
         <v>361</v>
       </c>
       <c r="K169" t="s">
-        <v>703</v>
+        <v>802</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="B170" t="s">
-        <v>798</v>
+        <v>699</v>
       </c>
       <c r="C170" t="s">
-        <v>799</v>
+        <v>700</v>
       </c>
       <c r="D170" t="s">
-        <v>711</v>
+        <v>280</v>
       </c>
       <c r="F170" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="G170" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="H170" t="s">
-        <v>780</v>
+        <v>707</v>
       </c>
       <c r="I170" t="s">
-        <v>715</v>
+        <v>361</v>
       </c>
       <c r="J170" t="s">
-        <v>715</v>
+        <v>361</v>
+      </c>
+      <c r="K170" t="s">
+        <v>703</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="B171" t="s">
-        <v>644</v>
+        <v>699</v>
       </c>
       <c r="C171" t="s">
-        <v>690</v>
+        <v>700</v>
       </c>
       <c r="D171" t="s">
         <v>280</v>
       </c>
       <c r="F171" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="G171" t="s">
-        <v>804</v>
+        <v>618</v>
       </c>
       <c r="H171" t="s">
-        <v>648</v>
+        <v>707</v>
       </c>
       <c r="I171" t="s">
         <v>361</v>
       </c>
       <c r="J171" t="s">
         <v>361</v>
       </c>
       <c r="K171" t="s">
-        <v>442</v>
+        <v>703</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="B172" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="C172" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="D172" t="s">
-        <v>280</v>
+        <v>711</v>
       </c>
       <c r="F172" t="s">
-        <v>808</v>
+        <v>811</v>
       </c>
       <c r="G172" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="H172" t="s">
-        <v>810</v>
+        <v>791</v>
       </c>
       <c r="I172" t="s">
-        <v>361</v>
+        <v>715</v>
       </c>
       <c r="J172" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>715</v>
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="B173" t="s">
-        <v>699</v>
+        <v>644</v>
       </c>
       <c r="C173" t="s">
-        <v>700</v>
+        <v>690</v>
       </c>
       <c r="D173" t="s">
         <v>280</v>
       </c>
       <c r="F173" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="G173" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="H173" t="s">
-        <v>707</v>
+        <v>648</v>
       </c>
       <c r="I173" t="s">
         <v>361</v>
       </c>
       <c r="J173" t="s">
         <v>361</v>
       </c>
       <c r="K173" t="s">
-        <v>703</v>
+        <v>442</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="B174" t="s">
-        <v>699</v>
+        <v>817</v>
       </c>
       <c r="C174" t="s">
-        <v>700</v>
+        <v>818</v>
       </c>
       <c r="D174" t="s">
         <v>280</v>
       </c>
       <c r="F174" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="G174" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
       <c r="H174" t="s">
-        <v>707</v>
+        <v>821</v>
       </c>
       <c r="I174" t="s">
         <v>361</v>
       </c>
       <c r="J174" t="s">
         <v>361</v>
       </c>
       <c r="K174" t="s">
-        <v>703</v>
+        <v>442</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="B175" t="s">
-        <v>818</v>
+        <v>699</v>
       </c>
       <c r="C175" t="s">
-        <v>819</v>
+        <v>700</v>
       </c>
       <c r="D175" t="s">
-        <v>711</v>
+        <v>280</v>
       </c>
       <c r="F175" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="G175" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="H175" t="s">
-        <v>714</v>
+        <v>707</v>
       </c>
       <c r="I175" t="s">
-        <v>715</v>
+        <v>361</v>
       </c>
       <c r="J175" t="s">
-        <v>715</v>
+        <v>361</v>
+      </c>
+      <c r="K175" t="s">
+        <v>703</v>
       </c>
     </row>
     <row r="176" spans="1:11">
       <c r="A176" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="B176" t="s">
-        <v>823</v>
+        <v>699</v>
       </c>
       <c r="C176" t="s">
-        <v>824</v>
+        <v>700</v>
       </c>
       <c r="D176" t="s">
+        <v>280</v>
+      </c>
+      <c r="F176" t="s">
+        <v>826</v>
+      </c>
+      <c r="G176" t="s">
+        <v>827</v>
+      </c>
+      <c r="H176" t="s">
+        <v>707</v>
+      </c>
+      <c r="I176" t="s">
+        <v>361</v>
+      </c>
+      <c r="J176" t="s">
+        <v>361</v>
+      </c>
+      <c r="K176" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="177" spans="1:11">
+      <c r="A177" t="s">
+        <v>828</v>
+      </c>
+      <c r="B177" t="s">
+        <v>829</v>
+      </c>
+      <c r="C177" t="s">
+        <v>830</v>
+      </c>
+      <c r="D177" t="s">
         <v>711</v>
       </c>
-      <c r="F176" t="s">
-[...8 lines deleted...]
-      <c r="I176" t="s">
+      <c r="F177" t="s">
+        <v>831</v>
+      </c>
+      <c r="G177" t="s">
+        <v>732</v>
+      </c>
+      <c r="H177" t="s">
+        <v>714</v>
+      </c>
+      <c r="I177" t="s">
         <v>715</v>
       </c>
-      <c r="J176" t="s">
+      <c r="J177" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="178" spans="1:11">
+      <c r="A178" t="s">
+        <v>832</v>
+      </c>
+      <c r="B178" t="s">
+        <v>833</v>
+      </c>
+      <c r="C178" t="s">
+        <v>834</v>
+      </c>
+      <c r="D178" t="s">
+        <v>711</v>
+      </c>
+      <c r="F178" t="s">
+        <v>835</v>
+      </c>
+      <c r="G178" t="s">
+        <v>836</v>
+      </c>
+      <c r="H178" t="s">
+        <v>837</v>
+      </c>
+      <c r="I178" t="s">
+        <v>715</v>
+      </c>
+      <c r="J178" t="s">
         <v>715</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>